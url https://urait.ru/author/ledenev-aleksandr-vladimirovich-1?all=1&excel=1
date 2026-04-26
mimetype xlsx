--- v1 (2026-03-03)
+++ v2 (2026-04-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
-    <t>03.03.2026</t>
+    <t>26.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -729,51 +729,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-literatury-russkogo-zarubezhya-vtoraya-i-tretya-volny-585536" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-literatury-russkogo-zarubezhya-pervaya-volna-584241" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-russkoy-literatury-xx-xxi-vekov-584913" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-russkoy-literatury-xx-xxi-vekov-583295" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-russkoy-literatury-serebryanogo-veka-584462" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-russkoy-literatury-serebryanogo-veka-realizm-585230" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-russkoy-literatury-serebryanogo-veka-simvolizm-539296" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-russkoy-literatury-serebryanogo-veka-akmeizm-futurizm-i-drugie-585577" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-russkoy-literatury-hh-veka-proza-1920-1940-h-gg-584236" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-587321" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkaya-literatura-bazovyy-i-uglublennyy-urovni-10-11-klassy-589157" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkaya-literatura-584239" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-literatury-russkogo-zarubezhya-vtoraya-i-tretya-volny-585536" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-literatury-russkogo-zarubezhya-pervaya-volna-584241" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-russkoy-literatury-xx-xxi-vekov-584913" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-russkoy-literatury-xx-xxi-vekov-583295" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-russkoy-literatury-serebryanogo-veka-584462" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-russkoy-literatury-serebryanogo-veka-realizm-585230" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-russkoy-literatury-serebryanogo-veka-simvolizm-585576" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-russkoy-literatury-serebryanogo-veka-akmeizm-futurizm-i-drugie-585577" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-russkoy-literatury-hh-veka-proza-1920-1940-h-gg-584236" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-587321" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkaya-literatura-bazovyy-i-uglublennyy-urovni-10-11-klassy-589157" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkaya-literatura-584239" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1374,69 +1374,69 @@
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.443</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>539296</v>
+        <v>585576</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>69</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>227</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1279.0</v>
       </c>
       <c r="M11" s="9">
         <v>1409.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>