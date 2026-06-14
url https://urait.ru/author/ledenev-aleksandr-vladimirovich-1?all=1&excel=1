--- v2 (2026-04-26)
+++ v3 (2026-06-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
-    <t>26.04.2026</t>
+    <t>14.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -283,87 +283,87 @@
   <si>
     <t>Учебный курс посвящен творчеству наиболее значительных русских писателей 1920—1940-х годов и призван отразить современный научный взгляд на основные художественные ценности и тенденции развития русской литературы XX века. Каждая тема посвящена определенному писателю, чье творчество повлияло на литературный процесс. Горький, Бунин, Шмелев, Алексей Толстой связывают литературу Серебряного века с послереволюционной. Булгаков и Набоков начали писать после революции, но остались верны мировым культурным традициям. Данный курс призван служить теоретическим и историческим введением в цикл пособий о творчестве крупнейших писателей ХХ века.</t>
   </si>
   <si>
     <t>978-5-534-07056-9</t>
   </si>
   <si>
     <t>84(2)я73</t>
   </si>
   <si>
     <t>05.04.2019</t>
   </si>
   <si>
     <t>ЛИТЕРАТУРА. Учебник для СПО</t>
   </si>
   <si>
     <t>Красовский В. Е., Леденев А. В. ; Под общ. ред. Красовского В.Е.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Филология и литературоведение</t>
   </si>
   <si>
-    <t>Авторы ставят перед собой задачу помочь студентам в самостоятельной подготовке к экзаменам в ссузе и к вступительным экзаменам в тех ссузах, где проводится дополнительное испытание по литературе. В учебнике представлены компактные и ясные интерпретации произведений русских писателей-классиков XIX—ХХ веков. Издание написано в соответствии с действующими программами курсов русской литературы в средней школе. Историко-литературный материал отбирался, в частности, с опорой на «Кодификатор элементов содержания и требований к уровню подготовки выпускников общеобразовательных учреждений для проведения ЕГЭ по литературе». Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов гуманитарных направлений учебных заведений, может быть полезен и учащимся старших классов общеобразовательных школ, готовящимся к выпускным экзаменам по русской литературе, а также абитуриентам, поступающим на филологические специальности ссузов.</t>
+    <t>Авторы ставят перед собой задачу помочь студентам в самостоятельной подготовке к экзаменам в ссузе и к вступительным экзаменам в тех ссузах, где проводится дополнительное испытание по литературе. В учебнике представлены компактные и ясные интерпретации произведений русских писателей-классиков XIX—ХХ веков. Издание написано в соответствии с действующими программами курсов русской литературы в средней школе. Историко-литературный материал отбирался, в частности, с опорой на «Кодификатор элементов содержания и требований к уровню подготовки выпускников общеобразовательных учреждений для проведения ЕГЭ по литературе». Для студентов гуманитарных направлений учебных заведений, может быть полезен и учащимся старших классов общеобразовательных школ, готовящимся к выпускным экзаменам по русской литературе, а также абитуриентам, поступающим на филологические специальности ссузов.</t>
   </si>
   <si>
     <t>978-5-534-15557-0</t>
   </si>
   <si>
     <t>84(2=411.2)я723</t>
   </si>
   <si>
     <t>22.04.2022</t>
   </si>
   <si>
     <t>РУССКАЯ ЛИТЕРАТУРА. БАЗОВЫЙ И УГЛУБЛЕННЫЙ УРОВНИ: 10—11 КЛАССЫ. Учебник для СОО</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>В учебнике представлены компактные и ясные интерпретации произведений русских писателей-классиков XIX—ХХ веков. Историко-литературный материал отбирался, в частности, с опорой на критерии проведения ЕГЭ по литературе. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-16256-1</t>
   </si>
   <si>
     <t>84(2=411.2)</t>
   </si>
   <si>
     <t>16.04.2019</t>
   </si>
   <si>
     <t>РУССКАЯ ЛИТЕРАТУРА. Учебник для вузов</t>
   </si>
   <si>
-    <t>Авторы ставят перед собой задачу помочь студентам в самостоятельной подготовке к экзаменам в вузе и к вступительным экзаменам в тех вузах, где проводится дополнительное испытание по литературе. В курсе представлены компактные и ясные интерпретации произведений русских писателей-классиков XIX—ХХ веков. Курс написан в соответствии с действующими программами курсов русской литературы в высшей и средней школах. Историко-литературный материал отбирался, в частности, с опорой на «Кодификатор элементов содержания и требований к уровню подготовки выпускников общеобразовательных учреждений для проведения ЕГЭ по литературе». Для студентов гуманитарных направлений высших и учебных заведений, может быть полезен и учащимся старших классов общеобразовательных школ, готовящимся к выпускным экзаменам по русской литературе, а также абитуриентам, поступающим на филологические специальности вузов.</t>
+    <t>Авторы ставят перед собой задачу помочь студентам в самостоятельной подготовке к экзаменам в вузе и к вступительным экзаменам в тех вузах, где проводится дополнительное испытание по литературе. В учебнике представлены компактные и ясные интерпретации произведений русских писателей-классиков XIX—ХХ веков. Пособие написано в соответствии с действующими программами курсов русской литературы в высшей и средней школах. Историко-литературный материал отбирался, в частности, с опорой на «Кодификатор элементов содержания и требований к уровню подготовки выпускников общеобразовательных учреждений для проведения ЕГЭ по литературе». Для студентов гуманитарных направлений высших и учебных заведений, может быть полезен и учащимся старших классов общеобразовательных школ, готовящимся к выпускным экзаменам по русской литературе, а также абитуриентам, поступающим на филологические специальности вузов.</t>
   </si>
   <si>
     <t>978-5-534-10656-5</t>
   </si>
   <si>
     <t>84(2=411.2)я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>