--- v3 (2026-06-14)
+++ v4 (2026-08-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
-    <t>14.06.2026</t>
+    <t>05.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>