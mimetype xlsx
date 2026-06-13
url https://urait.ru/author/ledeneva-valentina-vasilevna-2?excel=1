--- v2 (2026-03-04)
+++ v3 (2026-06-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
-[...1 lines deleted...]
-    <t>04.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+  <si>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -214,51 +214,51 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе рассматриваются важные этапы становления и функционирования русского литературного языка, описана система его норм и стилей, изучается взаимосвязь родов, жанров литературы и особенностей функционирования разноуровневых единиц языковой системы. Рассматривается взаимодействие литературного языка и разговорной речи, диалектов, просторечия. Показана роль прозаиков, поэтов, публицистов, деятелей науки в формировании и развитии русского литературного языка, а также дается анализ тенденций новейшего периода. Курс содержит богатый иллюстративный материал.</t>
   </si>
   <si>
     <t>978-5-534-10794-4</t>
   </si>
   <si>
     <t>81.2Рус-922я723</t>
   </si>
   <si>
     <t>02.08.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ РУССКОГО ЛИТЕРАТУРНОГО ЯЗЫКА. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Леденёва В. В., Маркелова Т. В.</t>
   </si>
   <si>
-    <t>Практикум — это учебное пособие, предлагающее вопросы для обсуждения, задания и материалы для подготовки и проведения практических занятий по курсу «История русского литературного языка», который сложился в ХХ веке благодаря научной инициативе и трудам академика В. В. Виноградова. Для анализа обучающимся предлагаются тексты различных периодов развития русского литературного языка, его типов, стилей и жанров. Компетенции, которые обучающиеся должны приобрести на занятиях по дисциплине «История русского литературного языка», необходимы в профессиональной деятельности филолога-исследователя, преподавателя словесности, литературного редактора, журналиста. Дисциплина нацеливает на изучение лингвистических особенностей литературных памятников, произведений различных периодов развития русского литературного языка: от донационального (Х—XI в. эпоха Киевской Руси) до зрелого периода развития русского литературного языка в сложной диалектике кодификации и демократизации (конец ХIХ—ХХ в.). Рассматривается роль выдающихся писателей, деятелей культуры (М. В. Ломоносов, Н. М. Карамзин, А. С. Пушкин, Н. В. Гоголь и т.д.) в развитии литературного языка.</t>
+    <t>Практикум — это учебное пособие, предлагающее вопросы для обсуждения, задания и материалы для подготовки и проведения практических занятий по курсу «История русского литературного языка», который сложился в ХХ веке благодаря научной инициативе и трудам академика В. В. Виноградова. Для анализа обучающимся предлагаются тексты различных периодов развития русского литературного языка, его типов, стилей и жанров. Дисциплина нацеливает на изучение лингвистических особенностей литературных памятников, произведений различных периодов развития русского литературного языка: от донационального (Х—XI в. эпоха Киевской Руси) до зрелого периода развития русского литературного языка в сложной диалектике кодификации и демократизации (конец ХIХ — ХХ в.). Рассматривается роль выдающихся писателей, деятелей культуры (М. В. Ломоносов, Н. М. Карамзин, А. С. Пушкин, Н. В. Гоголь и т.д.) в развитии литературного языка.</t>
   </si>
   <si>
     <t>978-5-534-08699-7</t>
   </si>
   <si>
     <t>29.10.2018</t>
   </si>
   <si>
     <t>ИСТОРИЯ РУССКОГО ЛИТЕРАТУРНОГО ЯЗЫКА. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Учебное пособие предлагает вопросы для обсуждения, задания и материалы для подготовки и проведения практических занятий по курсу «История русского литературного языка». Для анализа обучающимся предлагаются тексты различных периодов развития русского литературного языка, его типов, стилей и жанров. Дисциплина нацеливает на изучение лингвистических особенностей литературных памятников, произведений различных периодов развития русского литературного языка: от донационального (Х—XI в. — эпоха Киевской Руси) до зрелого периода развития русского литературного языка в сложной диалектике кодификации и демократизации (конец ХIХ — ХХ в.). Рассматривается роль выдающихся писателей, деятелей культуры (М. В. Ломоносов, Н. М. Карамзин, А. С. Пушкин, Н. В. Гоголь и т. д.) в развитии литературного языка.</t>
   </si>
   <si>
     <t>978-5-534-14038-5</t>
   </si>
   <si>
     <t>22.01.2025</t>
   </si>
   <si>
     <t>ЛИНГВОПОЭТИКА И ХУДОЖЕСТВЕННЫЙ ТЕКСТ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Колесниковой С. М.</t>
   </si>
@@ -280,63 +280,60 @@
   <si>
     <t>РУССКИЙ ЯЗЫК. СБОРНИК УПРАЖНЕНИЙ. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Леканта П.А.</t>
   </si>
   <si>
     <t>«Практический курс русского языка» предназначен всем, кто изучает русский язык: будущим журналистам, учителям, филологам, копирайтерам, редакторам. Содержание и характер тренировочных упражнений обеспечивают овладение компетенциями по дисциплине в ходе изучения категорий, средств, особенностей использования в речи языковых единиц. Сборник составлен опытными преподавателями высочайшей квалификации - докторами и кандидатами наук, имеющими большой опыт работы и стремящимися поделиться своими знаниями.</t>
   </si>
   <si>
     <t>978-5-9916-7796-7</t>
   </si>
   <si>
     <t>81.411.2я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>11.02.2020</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ РУССКИЙ ЯЗЫК В 3 Т. ТОМ 1. ФОНЕТИКА. ОРФОГРАФИЯ. ЛЕКСИКОЛОГИЯ. СЛОВООБРАЗОВАНИЕ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Курс поможет не только в освоении теории, но и в овладении навыками практического анализа единиц всех уровней, поскольку после каждого раздела приводятся упражнения, схемы и образцы разбора языковых единиц. Курс содержит интересные и необходимые для развития лингвистического кругозора и аналитического мышления студентов рубрики «Проблемы терминологии», «Определение понятия», «История вопроса» и «Научная дискуссия». В процессе изложения теоретического материала авторы опирались на классические источники и научные разработки современных лингвистов, а по многим вопросам отразили собственное видение проблемы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей филологических факультетов, научных работников, учителей-словесников.</t>
+    <t>Настоящее издание поможет не только в освоении теории, но и в овладении навыками практического анализа единиц всех уровней, поскольку после каждого раздела приводятся упражнения, схемы и образцы разбора языковых единиц. Учебник содержит интересные и необходимые для развития лингвистического кругозора и аналитического мышления студентов рубрики «Проблемы терминологии», «Определение понятия», «История вопроса» и «Научная дискуссия». Оригинальность данного издания заключается в том, что в нем имеются тесты по грамматике русского языка — популярный современный вид контрольно-измерительных материалов для диагностики знаний. В процессе изложения теоретического материала авторы опирались на классические источники и научные разработки современных лингвистов, а по многим вопросам отразили собственное видение проблемы.</t>
   </si>
   <si>
     <t>978-5-534-12640-2, 978-5-534-12638-9</t>
   </si>
   <si>
     <t>81.2Ря73</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ РУССКИЙ ЯЗЫК В 3 Т. ТОМ 3. СИНТАКСИС 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Настоящее издание поможет не только в освоении теории, но и в овладении навыками практического анализа единиц всех уровней, поскольку после каждого раздела приводятся упражнения, схемы и образцы разбора языковых единиц. Учебник содержит интересные и необходимые для развития лингвистического кругозора и аналитического мышления студентов рубрики «Проблемы терминологии», «Определение понятия», «История вопроса» и «Научная дискуссия». Оригинальность данного издания заключается в том, что в нем имеются тесты по грамматике русского языка — популярный современный вид контрольно-измерительных материалов для диагностики знаний. В процессе изложения теоретического материала авторы опирались на классические источники и научные разработки современных лингвистов, а по многим вопросам отразили собственное видение проблемы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей филологических факультетов, научных работников, учителей-словесников.</t>
   </si>
   <si>
     <t>978-5-534-12637-2, 978-5-534-12638-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1600,57 +1597,57 @@
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1629.0</v>
       </c>
       <c r="M14" s="9">
         <v>1789.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>90</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.485</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>