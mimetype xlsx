--- v3 (2026-06-13)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
-    <t>13.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>