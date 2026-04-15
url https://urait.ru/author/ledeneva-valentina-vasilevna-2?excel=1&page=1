--- v1 (2026-01-31)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
-    <t>31.01.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -951,54 +951,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>273</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1119.0</v>
+        <v>1199.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1229.0</v>
+        <v>1319.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1021,54 +1021,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>635</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>2089.0</v>
+        <v>2229.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2299.0</v>
+        <v>2449.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1091,54 +1091,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>432</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2089.0</v>
+        <v>2229.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2299.0</v>
+        <v>2449.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1161,54 +1161,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>432</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2089.0</v>
+        <v>2229.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2299.0</v>
+        <v>2449.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
@@ -1231,54 +1231,54 @@
       <c r="B9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>246</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1279.0</v>
+        <v>1369.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1409.0</v>
+        <v>1509.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
@@ -1301,54 +1301,54 @@
       <c r="B10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>246</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1279.0</v>
+        <v>1369.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1409.0</v>
+        <v>1509.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>71</v>
       </c>
@@ -1371,54 +1371,54 @@
       <c r="B11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>223</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1179.0</v>
+        <v>1269.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1299.0</v>
+        <v>1399.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
@@ -1439,54 +1439,54 @@
       <c r="B12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>314</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1269.0</v>
+        <v>1359.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1399.0</v>
+        <v>1489.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>83</v>
       </c>
@@ -1509,54 +1509,54 @@
       <c r="B13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>383</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1869.0</v>
+        <v>2009.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2059.0</v>
+        <v>2209.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>88</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>89</v>
       </c>
@@ -1579,54 +1579,54 @@
       <c r="B14" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>301</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1519.0</v>
+        <v>1629.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1669.0</v>
+        <v>1789.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>92</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>93</v>
       </c>