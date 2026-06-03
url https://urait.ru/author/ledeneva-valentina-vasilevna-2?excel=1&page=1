--- v2 (2026-04-15)
+++ v3 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -214,51 +214,51 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе рассматриваются важные этапы становления и функционирования русского литературного языка, описана система его норм и стилей, изучается взаимосвязь родов, жанров литературы и особенностей функционирования разноуровневых единиц языковой системы. Рассматривается взаимодействие литературного языка и разговорной речи, диалектов, просторечия. Показана роль прозаиков, поэтов, публицистов, деятелей науки в формировании и развитии русского литературного языка, а также дается анализ тенденций новейшего периода. Курс содержит богатый иллюстративный материал.</t>
   </si>
   <si>
     <t>978-5-534-10794-4</t>
   </si>
   <si>
     <t>81.2Рус-922я723</t>
   </si>
   <si>
     <t>02.08.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ РУССКОГО ЛИТЕРАТУРНОГО ЯЗЫКА. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Леденёва В. В., Маркелова Т. В.</t>
   </si>
   <si>
-    <t>Практикум — это учебное пособие, предлагающее вопросы для обсуждения, задания и материалы для подготовки и проведения практических занятий по курсу «История русского литературного языка», который сложился в ХХ веке благодаря научной инициативе и трудам академика В. В. Виноградова. Для анализа обучающимся предлагаются тексты различных периодов развития русского литературного языка, его типов, стилей и жанров. Компетенции, которые обучающиеся должны приобрести на занятиях по дисциплине «История русского литературного языка», необходимы в профессиональной деятельности филолога-исследователя, преподавателя словесности, литературного редактора, журналиста. Дисциплина нацеливает на изучение лингвистических особенностей литературных памятников, произведений различных периодов развития русского литературного языка: от донационального (Х—XI в. эпоха Киевской Руси) до зрелого периода развития русского литературного языка в сложной диалектике кодификации и демократизации (конец ХIХ—ХХ в.). Рассматривается роль выдающихся писателей, деятелей культуры (М. В. Ломоносов, Н. М. Карамзин, А. С. Пушкин, Н. В. Гоголь и т.д.) в развитии литературного языка.</t>
+    <t>Практикум — это учебное пособие, предлагающее вопросы для обсуждения, задания и материалы для подготовки и проведения практических занятий по курсу «История русского литературного языка», который сложился в ХХ веке благодаря научной инициативе и трудам академика В. В. Виноградова. Для анализа обучающимся предлагаются тексты различных периодов развития русского литературного языка, его типов, стилей и жанров. Дисциплина нацеливает на изучение лингвистических особенностей литературных памятников, произведений различных периодов развития русского литературного языка: от донационального (Х—XI в. эпоха Киевской Руси) до зрелого периода развития русского литературного языка в сложной диалектике кодификации и демократизации (конец ХIХ — ХХ в.). Рассматривается роль выдающихся писателей, деятелей культуры (М. В. Ломоносов, Н. М. Карамзин, А. С. Пушкин, Н. В. Гоголь и т.д.) в развитии литературного языка.</t>
   </si>
   <si>
     <t>978-5-534-08699-7</t>
   </si>
   <si>
     <t>29.10.2018</t>
   </si>
   <si>
     <t>ИСТОРИЯ РУССКОГО ЛИТЕРАТУРНОГО ЯЗЫКА. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Учебное пособие предлагает вопросы для обсуждения, задания и материалы для подготовки и проведения практических занятий по курсу «История русского литературного языка». Для анализа обучающимся предлагаются тексты различных периодов развития русского литературного языка, его типов, стилей и жанров. Дисциплина нацеливает на изучение лингвистических особенностей литературных памятников, произведений различных периодов развития русского литературного языка: от донационального (Х—XI в. — эпоха Киевской Руси) до зрелого периода развития русского литературного языка в сложной диалектике кодификации и демократизации (конец ХIХ — ХХ в.). Рассматривается роль выдающихся писателей, деятелей культуры (М. В. Ломоносов, Н. М. Карамзин, А. С. Пушкин, Н. В. Гоголь и т. д.) в развитии литературного языка.</t>
   </si>
   <si>
     <t>978-5-534-14038-5</t>
   </si>
   <si>
     <t>22.01.2025</t>
   </si>
   <si>
     <t>ЛИНГВОПОЭТИКА И ХУДОЖЕСТВЕННЫЙ ТЕКСТ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Колесниковой С. М.</t>
   </si>
@@ -280,63 +280,60 @@
   <si>
     <t>РУССКИЙ ЯЗЫК. СБОРНИК УПРАЖНЕНИЙ. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Леканта П.А.</t>
   </si>
   <si>
     <t>«Практический курс русского языка» предназначен всем, кто изучает русский язык: будущим журналистам, учителям, филологам, копирайтерам, редакторам. Содержание и характер тренировочных упражнений обеспечивают овладение компетенциями по дисциплине в ходе изучения категорий, средств, особенностей использования в речи языковых единиц. Сборник составлен опытными преподавателями высочайшей квалификации - докторами и кандидатами наук, имеющими большой опыт работы и стремящимися поделиться своими знаниями.</t>
   </si>
   <si>
     <t>978-5-9916-7796-7</t>
   </si>
   <si>
     <t>81.411.2я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>11.02.2020</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ РУССКИЙ ЯЗЫК В 3 Т. ТОМ 1. ФОНЕТИКА. ОРФОГРАФИЯ. ЛЕКСИКОЛОГИЯ. СЛОВООБРАЗОВАНИЕ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Курс поможет не только в освоении теории, но и в овладении навыками практического анализа единиц всех уровней, поскольку после каждого раздела приводятся упражнения, схемы и образцы разбора языковых единиц. Курс содержит интересные и необходимые для развития лингвистического кругозора и аналитического мышления студентов рубрики «Проблемы терминологии», «Определение понятия», «История вопроса» и «Научная дискуссия». В процессе изложения теоретического материала авторы опирались на классические источники и научные разработки современных лингвистов, а по многим вопросам отразили собственное видение проблемы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей филологических факультетов, научных работников, учителей-словесников.</t>
+    <t>Настоящее издание поможет не только в освоении теории, но и в овладении навыками практического анализа единиц всех уровней, поскольку после каждого раздела приводятся упражнения, схемы и образцы разбора языковых единиц. Учебник содержит интересные и необходимые для развития лингвистического кругозора и аналитического мышления студентов рубрики «Проблемы терминологии», «Определение понятия», «История вопроса» и «Научная дискуссия». Оригинальность данного издания заключается в том, что в нем имеются тесты по грамматике русского языка — популярный современный вид контрольно-измерительных материалов для диагностики знаний. В процессе изложения теоретического материала авторы опирались на классические источники и научные разработки современных лингвистов, а по многим вопросам отразили собственное видение проблемы.</t>
   </si>
   <si>
     <t>978-5-534-12640-2, 978-5-534-12638-9</t>
   </si>
   <si>
     <t>81.2Ря73</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ РУССКИЙ ЯЗЫК В 3 Т. ТОМ 3. СИНТАКСИС 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Настоящее издание поможет не только в освоении теории, но и в овладении навыками практического анализа единиц всех уровней, поскольку после каждого раздела приводятся упражнения, схемы и образцы разбора языковых единиц. Учебник содержит интересные и необходимые для развития лингвистического кругозора и аналитического мышления студентов рубрики «Проблемы терминологии», «Определение понятия», «История вопроса» и «Научная дискуссия». Оригинальность данного издания заключается в том, что в нем имеются тесты по грамматике русского языка — популярный современный вид контрольно-измерительных материалов для диагностики знаний. В процессе изложения теоретического материала авторы опирались на классические источники и научные разработки современных лингвистов, а по многим вопросам отразили собственное видение проблемы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей филологических факультетов, научных работников, учителей-словесников.</t>
   </si>
   <si>
     <t>978-5-534-12637-2, 978-5-534-12638-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1600,57 +1597,57 @@
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1629.0</v>
       </c>
       <c r="M14" s="9">
         <v>1789.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>90</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.485</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>