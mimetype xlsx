--- v3 (2026-06-03)
+++ v4 (2026-07-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
-    <t>03.06.2026</t>
+    <t>23.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>