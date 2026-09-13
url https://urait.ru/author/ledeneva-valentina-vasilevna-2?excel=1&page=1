--- v4 (2026-07-23)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
-    <t>23.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -948,54 +948,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>273</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1199.0</v>
+        <v>1259.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1319.0</v>
+        <v>1379.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1018,54 +1018,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>635</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>2229.0</v>
+        <v>2349.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2449.0</v>
+        <v>2579.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1088,54 +1088,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>432</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2229.0</v>
+        <v>2339.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2449.0</v>
+        <v>2569.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1158,54 +1158,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>432</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2229.0</v>
+        <v>2339.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2449.0</v>
+        <v>2569.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
@@ -1228,54 +1228,54 @@
       <c r="B9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>246</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1369.0</v>
+        <v>1439.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1509.0</v>
+        <v>1579.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
@@ -1298,54 +1298,54 @@
       <c r="B10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>246</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1369.0</v>
+        <v>1439.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1509.0</v>
+        <v>1579.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>71</v>
       </c>
@@ -1368,54 +1368,54 @@
       <c r="B11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>223</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1269.0</v>
+        <v>1329.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1399.0</v>
+        <v>1459.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
@@ -1436,54 +1436,54 @@
       <c r="B12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>314</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1359.0</v>
+        <v>1419.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1489.0</v>
+        <v>1559.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>83</v>
       </c>
@@ -1506,54 +1506,54 @@
       <c r="B13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>383</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>2009.0</v>
+        <v>2109.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2209.0</v>
+        <v>2319.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>88</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>89</v>
       </c>
@@ -1576,54 +1576,54 @@
       <c r="B14" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>301</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1629.0</v>
+        <v>1709.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1789.0</v>
+        <v>1879.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>88</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>92</v>
       </c>