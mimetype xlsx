--- v1 (2026-02-25)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>25.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>