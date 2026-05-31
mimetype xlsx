--- v2 (2026-04-15)
+++ v3 (2026-05-31)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>15.04.2026</t>
+    <t>31.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,84 +133,84 @@
   <si>
     <t>29.05.2017</t>
   </si>
   <si>
     <t>МАРКЕТИНГ В ОТРАСЛЯХ И СФЕРАХ ДЕЯТЕЛЬНОСТИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Карповой С. В., Мхитаряна С.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Маркетинг</t>
   </si>
   <si>
-    <t>Теории маркетинга посвящено множество достойных книг и учебников известных зарубежных и российских авторов, в которых раскрываются базовые подходы к управлению деятельностью компаний на рынке, основанные на обобщении опыта множества компаний различных сфер деятельности. А что, если попробовать наоборот? Оттолкнуться не от общей теории маркетинга, а от отраслевой специфики? Попробовать выявить и сравнить нюансы рынка потребительских товаров и товаров промышленного назначения, банковского и страхового маркетинга, товаров и услуг? Согласитесь, что такой подход привносит новый колорит в познавательный аспект изучения маркетинговой деятельности предприятий. Кроме того, «отраслевой» взгляд на проблемы маркетинга будет полезен выпускникам бакалавриата и магистратуры экономических вузов, поскольку выпускные работы пишутся на примере конкретных компаний, принадлежащих различными сферам деятельности, а книг по маркетингу, имеющих отраслевую специфику, не так уж и много, тем более, объединяющих под одной обложкой множество отраслевых направлений. Как сегментируют рынок страховые компании? Какова специфика комплекса маркетинга компаний, предлагающих продукцию промышленного назначения? Что представляет собой мерчандайзинг и как должен осуществляться маркетинг в розничных торговых точках? В чем состоит специфика маркетинга в сфере туризма? На эти и многие другие вопросы ответит эта книга. И самое главное, она заставляет задуматься о многообразии маркетинга в различных сферах деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков! Надеемся, что книга будет полезной всем читателям, для которых небезразличны идеи маркетинга и судьбы российских рынков. С уважением, авторы.</t>
+    <t>Как сегментируют рынок страховые компании? Какова специфика комплекса маркетинга компаний, предлагающих продукцию промышленного назначения? Что представляет собой мерчандайзинг и как должен осуществляться маркетинг в розничных торговых точках? В чем состоит специфика маркетинга в сфере туризма? На эти и многие другие вопросы ответит эта книга. И самое главное, она заставляет задуматься о многообразии маркетинга в различных сферах деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков!</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14869-5</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>07.06.2024</t>
   </si>
   <si>
     <t>МАРКЕТИНГ УСЛУГ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Теории маркетинга посвящено множество достойных книг и учебников известных зарубежных и российских авторов, в которых раскрываются базовые подходы к управлению деятельностью компаний на рынке, основанные на обобщении опыта множества компаний различных сфер деятельности. А что, если попробовать наоборот? Оттолкнуться не от общей теории маркетинга, а от отраслевой специфики? Попробовать выявить и сравнить нюансы рынка потребительских товаров и товаров промышленного назначения, банковского и страхового маркетинга, товаров и услуг? Согласитесь, что такой подход привносит новый колорит в познавательный аспект изучения маркетинговой деятельности предприятий. Кроме того, «отраслевой» взгляд на проблемы маркетинга будет полезен студентам экономических вузов, поскольку выпускные работы пишутся на примере конкретных компаний, принадлежащих различными сферам деятельности, а книг по маркетингу, имеющих отраслевую специфику, не так уж и много, тем более, объединяющих под одной обложкой множество отраслевых направлений. Как сегментируют рынок страховые компании? Какова специфика комплекса маркетинга компаний, предлагающих продукцию промышленного назначения? Что представляет собой мерчандайзинг и как должен осуществляться маркетинг в розничных торговых точках? В чем состоит специфика маркетинга в сфере туризма? На эти и многие другие вопросы ответит этот курс. И самое главное, она заставляет задуматься о многообразии маркетинга в различных сферах деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков! Надеемся, что книга будет полезной всем читателям, для которых небезразличны идеи маркетинга и судьбы российских рынков. С уважением, авторы.</t>
+    <t>Как сегментируют рынок страховые компании? Какова специфика комплекса маркетинга компаний, предлагающих продукцию промышленного назначения? Что представляет собой мерчандайзинг и как должен осуществляться маркетинг в розничных торговых точках? В чем состоит специфика маркетинга в сфере туризма? На эти и многие другие вопросы ответит этот курс. Он заставляет задуматься о многообразии маркетинга в различных сферах деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19490-6</t>
   </si>
   <si>
     <t>06.05.2024</t>
   </si>
   <si>
     <t>ФИНАНСОВЫЙ МАРКЕТИНГ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Теории маркетинга посвящено множество достойных книг и учебников известных зарубежных и российских авторов, в которых раскрываются базовые подходы к управлению деятельностью компаний на рынке, основанные на обобщении опыта множества компаний различных сфер деятельности. А что, если попробовать наоборот? Оттолкнуться не от общей теории маркетинга, а от отраслевой специфики? Попробовать выявить и сравнить нюансы рынка финансового, банковского и страхового маркетинга? «Отраслевой» взгляд на проблемы маркетинга будет полезен выпускникам бакалавриата и магистратуры экономических вузов, поскольку выпускные работы пишутся на примере конкретных компаний, принадлежащих различными сферам деятельности, а книг по маркетингу, имеющих отраслевую финансовую специфику, не так уж и много, тем более, объединяющих под одной обложкой такие важные направления. Как сегментируют рынок страховые компании? Как реализуется стратегический маркетинг в банковской сфере? Какие технологии маркетинга финансовых услуг применяются в условиях финансовой нестабильности? В чем состоит специфика маркетинга факторинговых услуг? На эти и многие другие вопросы ответит этот курс. И самое главное, он заставляет задуматься о многообразии маркетинга в сфере финансовой деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков! Надеемся, что курс будет полезнен всем читателям, для которых небезразличны идеи маркетинга и судьба российского финансового рынка.</t>
+    <t>Как сегментируют рынок страховые компании? Как реализуется стратегический маркетинг в банковской сфере? Какие технологии маркетинга финансовых услуг применяются в условиях финансовой нестабильности? В чем состоит специфика маркетинга факторинговых услуг? На эти и многие другие вопросы ответит эта книга. И самое главное, она заставляет задуматься о многообразии маркетинга в сфере финансовой деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков!</t>
   </si>
   <si>
     <t>978-5-534-19199-8</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>