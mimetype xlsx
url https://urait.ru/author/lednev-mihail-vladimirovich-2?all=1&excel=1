--- v3 (2026-05-31)
+++ v4 (2026-07-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>31.05.2026</t>
+    <t>23.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>