--- v1 (2026-03-04)
+++ v2 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>04.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>