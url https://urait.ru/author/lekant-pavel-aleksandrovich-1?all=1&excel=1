--- v2 (2026-05-03)
+++ v3 (2026-07-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
-[...1 lines deleted...]
-    <t>03.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+  <si>
+    <t>03.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,53 +160,50 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-10506-3</t>
   </si>
   <si>
     <t>81.2Рус-923</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>28.09.2016</t>
   </si>
   <si>
     <t>РУССКИЙ ЯЗЫК 3-е изд., испр. и доп. Справочник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Справочник по русскому языку является практическим руководством в освоении и повторении основ грамматики (включая основы фонетики и графики) и правописания. Издание содержит определения и правила, которые иллюстрируются примерами из художественных произведений, а также орфографический словарь. Особое внимание уделяется трудностям, которые часто становятся причиной ошибок. Книга поможет учащимся в углубленной подготовке к различным формам государственной аттестации по русскому языку.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-06698-2</t>
   </si>
   <si>
     <t>81.2Рус-922</t>
   </si>
   <si>
     <t>14.06.2016</t>
   </si>
   <si>
     <t>РУССКИЙ ЯЗЫК. СБОРНИК УПРАЖНЕНИЙ. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Леканта П.А.</t>
   </si>
   <si>
     <t>«Практический курс русского языка» предназначен всем, кто изучает русский язык: будущим журналистам, учителям, филологам, копирайтерам, редакторам. Содержание и характер тренировочных упражнений обеспечивают овладение компетенциями по дисциплине в ходе изучения категорий, средств, особенностей использования в речи языковых единиц. Сборник составлен опытными преподавателями высочайшей квалификации - докторами и кандидатами наук, имеющими большой опыт работы и стремящимися поделиться своими знаниями.</t>
   </si>
   <si>
     <t>978-5-9916-7796-7</t>
   </si>
   <si>
     <t>81.411.2я723</t>
   </si>
   <si>
     <t>60*90/16</t>
@@ -214,69 +211,69 @@
   <si>
     <t>23.04.2013</t>
   </si>
   <si>
     <t>Современный русский язык 5-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Лекант П. А., Диброва Е. И., Касаткин Л. Л., Клобуков Е. В. ; Отв. ред. Лекант П. А.</t>
   </si>
   <si>
     <t>Содержит полную характеристику русского литературного языка на современном этапе его развития. Особенность курса доступность изложения, четкость определений, удачный подбор и употребление иллюстративного материала. Глубоко продуманный подход к отбору научных сведений, разнообразие текстов, обращение к языку художественной литературы, наглядные примеры характеризуют состояние современного русского языка и обеспечивают профессиональную направленность и высокий научный уровень материала..</t>
   </si>
   <si>
     <t>978-5-534-19361-9</t>
   </si>
   <si>
     <t>81.2 Рус-923</t>
   </si>
   <si>
     <t>31.07.2015</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ РУССКИЙ ЯЗЫК. СБОРНИК УПРАЖНЕНИЙ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Издание предназначено изучающим русский язык в вузе: журналистам, учителям, филологам, копирайтерам, редакторам. Содержание и характер тренировочных упражнений обеспечивают овладение компетенциями по дисциплине в ходе изучения категорий, средств, особенностей использования в речи языковых единиц. Сборник составлен опытными преподавателями высочайшей квалификации - докторами и кандидатами наук, имеющими большой опыт работы и стремящимися поделиться своими знаниями.</t>
+    <t>"Практический курс русского языка" предназначен изучающим русский язык в вузе: журналистам, учителям, филологам, копирайтерам, редакторам. Содержание и характер тренировочных упражнений обеспечивают овладение компетенциями по дисциплине в ходе изучения категорий, средств, особенностей использования в речи языковых единиц. Сборник составлен опытными преподавателями высочайшей квалификации - докторами и кандидатами наук, имеющими большой опыт работы и стремящимися поделиться своими знаниями.</t>
   </si>
   <si>
     <t>978-5-534-01166-1</t>
   </si>
   <si>
     <t>81.411.2я73</t>
   </si>
   <si>
     <t>19.01.2017</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ РУССКИЙ ЯЗЫК. СИНТАКСИС. СБОРНИК УПРАЖНЕНИЙ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Лекант П. А., Канафьева А. В.</t>
   </si>
   <si>
-    <t>В учебное пособие входят упражнения по синтаксису современного русского языка. В него включены образцы синтаксического анализа и характеристики тех или иных явлений, контрольные задания, представлены фрагменты текстов для самостоятельного синтаксического анализа. Анализ языкового материала, представленного в упражнениях, будет способствовать глубокому пониманию и прочному усвоению теории.</t>
+    <t>В учебное пособие входят упражнения по синтаксису современного русского языка. В него включены образцы синтаксического анализа или характеристики тех или иных явлений, контрольные задания, представлены фрагменты текстов для самостоятельного синтаксического анализа. Анализ языкового материала, представленного в упражнениях, будет способствовать глубокому пониманию и прочному усвоению теории.</t>
   </si>
   <si>
     <t>978-5-534-06571-8</t>
   </si>
   <si>
     <t>81.2Рус-2я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -985,344 +982,344 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1369.0</v>
       </c>
       <c r="M6" s="9">
         <v>1509.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.418</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>584541</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>314</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1359.0</v>
       </c>
       <c r="M7" s="9">
         <v>1489.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="X7" s="6" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="Y7" s="8">
         <v>0.399</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>600388</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>463</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2379.0</v>
       </c>
       <c r="M8" s="9">
         <v>2619.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.681</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>583168</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>314</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1359.0</v>
       </c>
       <c r="M9" s="9">
         <v>1489.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Y9" s="8">
         <v>0.399</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>584837</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>232</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1049.0</v>
       </c>
       <c r="M10" s="9">
         <v>1149.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Y10" s="8">
         <v>0.32</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>