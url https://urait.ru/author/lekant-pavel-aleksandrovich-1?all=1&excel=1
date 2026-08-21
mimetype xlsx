--- v3 (2026-07-03)
+++ v4 (2026-08-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>03.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>