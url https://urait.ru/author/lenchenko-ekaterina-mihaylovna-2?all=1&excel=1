--- v2 (2026-03-04)
+++ v3 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>04.03.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -980,51 +980,51 @@
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>562628</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1929.0</v>
       </c>
       <c r="M7" s="9">
         <v>2119.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
@@ -1050,51 +1050,51 @@
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>562691</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1879.0</v>
       </c>
       <c r="M8" s="9">
         <v>2069.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>