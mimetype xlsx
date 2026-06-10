--- v3 (2026-04-21)
+++ v4 (2026-06-10)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
-[...1 lines deleted...]
-    <t>21.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+  <si>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,105 +133,102 @@
   <si>
     <t>25.11.2015</t>
   </si>
   <si>
     <t>АНАТОМИЯ И ФИЗИОЛОГИЯ СЕЛЬСКОХОЗЯЙСТВЕННЫХ ЖИВОТНЫХ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Писменская В. Н., Ленченко Е. М., Голицына Л. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Биология и биотехнологии</t>
   </si>
   <si>
-    <t>Приведены макро- и микроскопические особенности строения органов и тканей в связи с выполняемой ими функцией. Знание анатомии и физиологии сельскохозяйственных животных позволит студентам, будущим специалистам мясной промышленности, квалифицированно работать на производстве. Например, при переработке туш необходимо знать расположение и строение сердца, кровеносных сосудов (для обескровливания, посола через сосуды), строение кожи, ее производных и их изменения (для съемки шкур), расположение и закрепление мышц (для обвалки и жиловки) и т. п. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по естественнонаучным направлениям.</t>
+    <t>ВПриведены макро- и микроскопические особенности строения органов и тканей в связи с выполняемой ими функцией. Знание анатомии и физиологии сельскохозяйственных животных позволит студентам, будущим специалистам мясной промышленности, квалифицированно работать на производстве. Например, при переработке туш необходимо знать расположение и строение сердца, кровеносных сосудов (для обескровливания, посола через сосуды), строение кожи, ее производных и их изменения (для съемки шкур), расположение и закрепление мышц (для обвалки и жиловки) и т. п. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по естественнонаучным направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07289-1</t>
   </si>
   <si>
     <t>45.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>20.04.2016</t>
   </si>
   <si>
     <t>АНАТОМИЯ И ФИЗИОЛОГИЯ СЕЛЬСКОХОЗЯЙСТВЕННЫХ ЖИВОТНЫХ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе приведены макро- и микроскопические особенности строения органов и тканей в связи с выполняемой ими функцией. Знание анатомии и физиологии сельскохозяйственных животных позволит студентам квалифицированно работать на производстве. Например, при переработке туш необходимо знать расположение и строение сердца, кровеносных сосудов (для обескровливания, посола через сосуды), строение кожи, ее производных и их изменения (для съемки шкур), расположение и закрепление мышц (для обвалки и жиловки) и т.п.</t>
+    <t>В учебнике приведены макро- и микроскопические особенности строения органов и тканей в связи с выполняемой ими функцией. Знание анатомии и физиологии сельскохозяйственных животных позволит студентам квалифицированно работать на производстве. Например, при переработке туш необходимо знать расположение и строение сердца, кровеносных сосудов (для обескровливания, посола через сосуды), строение кожи, ее производных и их изменения (для съемки шкур), расположение и закрепление мышц (для обвалки и жиловки) и т.п. В конце каждой главы приведены контрольные вопросы, в конце учебника присутствует лабораторный практикум. Данное пособие хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине.</t>
   </si>
   <si>
     <t>978-5-534-07684-4</t>
   </si>
   <si>
     <t>45.2я723</t>
   </si>
   <si>
     <t>07.04.2017</t>
   </si>
   <si>
     <t>ЦИТОЛОГИЯ, ГИСТОЛОГИЯ И ЭМБРИОЛОГИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ленченко Е. М.</t>
   </si>
   <si>
-    <t>Материал учебника изложен с подробным раскрытием фундаментальных данных по цитологии, гистологии, эмбриологии, на молекулярном, клеточном, органом, системном уровнях организации живой материи. Основное внимание уделено прикладным аспектам биотехнологии. Подробно изложены видовые особенности продуктов убоя сельскохозяйственных животных, в том числе птицы, строению органов и систем беспозвоночных и низших позвоночных животных (членистоногих, моллюсков, рыб, земноводных и др.), а также приведены особенности микроструктуры сырья растительного происхождения. Приобретенные знания позволят будущим специалистам определять состав пищевых изделий, использованного сырья, непредусмотренных компонентов на соответствие требованиям нормативной базы, законов Российской Федерации и международных стандартов.</t>
+    <t>Материал курса изложен с подробным раскрытием фундаментальных данных по цитологии, гистологии, эмбриологии, на молекулярном, клеточном, органом, системном уровнях организации живой материи. Основное внимание уделено прикладным аспектам биотехнологии. Подробно изложены видовые особенности продуктов убоя сельскохозяйственных животных, в том числе птицы, строению органов и систем беспозвоночных и низших позвоночных животных (членистоногих, моллюсков, рыб, земноводных, и др.), а также приведены особенности микроструктуры сырья растительного происхождения.</t>
   </si>
   <si>
     <t>978-5-534-08185-5</t>
   </si>
   <si>
     <t>ЦИТОЛОГИЯ, ГИСТОЛОГИЯ И ЭМБРИОЛОГИЯ 2-е изд., испр. и доп. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Материал учебника изложен с подробным раскрытием фундаментальных данных по цитологии, гистологии, эмбриологии, на молекулярном, клеточном, органом, системном уровнях организации живой материи. Основное внимание уделено прикладным аспектам биотехнологии. Подробно изложены видовые особенности продуктов убоя сельскохозяйственных животных, в том числе птицы, строению органов и систем беспозвоночных и низших позвоночных животных (членистоногих, моллюсков, рыб, земноводных, и др.), а также приведены особенности микроструктуры сырья растительного происхождения. Приобретенные знания позволят будущим специалистам определять состав пищевых изделий, использованного сырья, непредусмотренных компонентов на соответствие требованиям нормативной базы, законов РФ и международных стандартов.</t>
   </si>
   <si>
     <t>978-5-534-08617-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -594,51 +591,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/anatomiya-i-fiziologiya-selskohozyaystvennyh-zhivotnyh-583602" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/anatomiya-i-fiziologiya-selskohozyaystvennyh-zhivotnyh-584563" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/citologiya-gistologiya-i-embriologiya-562628" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/citologiya-gistologiya-i-embriologiya-562691" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/anatomiya-i-fiziologiya-selskohozyaystvennyh-zhivotnyh-583602" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/anatomiya-i-fiziologiya-selskohozyaystvennyh-zhivotnyh-584563" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/citologiya-gistologiya-i-embriologiya-585146" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/citologiya-gistologiya-i-embriologiya-585198" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -959,185 +956,185 @@
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.474</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>562628</v>
+        <v>585146</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1929.0</v>
+        <v>1909.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2119.0</v>
+        <v>2099.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.55</v>
+        <v>0.558</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>562691</v>
+        <v>585198</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1879.0</v>
+        <v>1909.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2069.0</v>
+        <v>2099.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.55</v>
+        <v>0.558</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>