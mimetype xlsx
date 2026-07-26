--- v4 (2026-06-10)
+++ v5 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>10.06.2026</t>
+    <t>27.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>