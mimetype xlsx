--- v5 (2026-07-26)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>27.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -843,54 +843,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>292</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1589.0</v>
+        <v>1659.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1749.0</v>
+        <v>1819.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -913,54 +913,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>292</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1589.0</v>
+        <v>1659.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1749.0</v>
+        <v>1819.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -983,54 +983,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>362</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1909.0</v>
+        <v>1999.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2099.0</v>
+        <v>2199.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
@@ -1053,54 +1053,54 @@
       <c r="B8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>362</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1909.0</v>
+        <v>1999.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2099.0</v>
+        <v>2199.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>57</v>
       </c>