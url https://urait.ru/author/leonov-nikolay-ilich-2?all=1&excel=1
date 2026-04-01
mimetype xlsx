--- v1 (2026-02-09)
+++ v2 (2026-04-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>09.02.2026</t>
+    <t>01.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>