--- v2 (2026-04-01)
+++ v3 (2026-06-01)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
-[...1 lines deleted...]
-    <t>01.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+  <si>
+    <t>01.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,111 +133,108 @@
   <si>
     <t>29.08.2019</t>
   </si>
   <si>
     <t>КОНФЛИКТОЛОГИЯ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Леонов Н. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные социологические дисциплины</t>
   </si>
   <si>
-    <t>В учебнике реализован междисциплинарный подход в изучении конфликтов, которые рассматриваются с социологической, психологической и социально-психологической точек зрения. Автор выделяет четыре этапа осознания проблемы конфликта: донаучно-мифологический, этап накопления конфликтологических знаний в различных отраслях наук, научно-теоретический, теоретико-методологический. Краткий исторический очерк развития конфликтологии как за рубежом, так и в России позволяет лучше понять ее современное состояние. В издании Н. И. Леоновым впервые в отечественной конфликтологии излагаются результаты исследования индивидуального стиля поведения в конфликте и обобщается материал по спортивной конфликтологии. Прикладные направления конфликтологии излагаются системно и имеют фундаментальный характер, так как в основе этого положены основополагающие научные принципы конфликтологии. Понятийный аппарат, предложенный автором, позволяет описать целостно и системно прикладные аспекты конфликтологии. Представленный словарь позволяет преодолевать семантические барьеры в понимании текста.</t>
+    <t>В учебнике реализован междисциплинарный подход в изучении конфликтов, которые рассматриваются с социологической, психологической и социально-психологической точек зрения. Автор выделяет четыре этапа осознания проблемы конфликта: донаучно-мифологический, этап накопления конфликтологических знаний в различных отраслях наук, научно-теоретический, теоретико-методологический. Краткий исторический очерк развития конфликтологии как за рубежом, так и в России позволяет лучше понять ее современное состояние. В издании Н. И. Леоновым впервые в отечественной конфликтологии излагаются результаты исследования индивидуального стиля поведения в конфликте и обобщается материал по спортивной конфликтологии.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-10838-5</t>
   </si>
   <si>
     <t>88.50я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>17.05.2019</t>
   </si>
   <si>
     <t>КОНФЛИКТОЛОГИЯ: ОБЩАЯ И ПРИКЛАДНАЯ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В курсе реализован междисциплинарный подход в изучении конфликтов, которые рассматриваются с социологической, психологической и социально-психологической точек зрения. Автор выделяет четыре этапа осознания проблемы конфликта: донаучно-мифологический, этап накопления конфликтологических знаний в различных отраслях наук, научно-теоретический, теоретико-методологический. Краткий исторический очерк развития конфликтологии как за рубежом, так и в России позволяет лучше понять ее современное состояние. В курсе Н. И. Леоновым впервые в отечественной конфликтологии излагаются результаты исследования индивидуального стиля поведения в конфликте и обобщается материал по спортивной конфликтологии. Прикладные направления конфликтологии излагаются системно и имеют фундаментальный характер, так как в основе этого положены основополагающие научные принципы конфликтологии. Понятийный аппарат, предложенный автором, позволяет описать целостно и системно прикладные аспекты конфликтологии. Представленный словарь позволяет преодолевать семантические барьеры в понимании текста. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Данный курс предназначен студентам психологических, педагогических отде- лений и факультетов вузов, психологам, педагогам, конфликтологам, социологам, аспирантам и всем, кто заинтересован в повышении своей компетенции в области психологии и конфликтологии.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-09672-9</t>
   </si>
   <si>
     <t>88.50я73</t>
   </si>
   <si>
     <t>08.11.2018</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ДЕЛОВОГО ОБЩЕНИЯ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Деловые коммуникации</t>
   </si>
   <si>
-    <t>Психологи, при всем различии их подходов к истолкованию феномена общения, единодушно подчеркивают неразрывную связь общения и деятельности. В пособии представлено все многообразие трактовок этого понятия, приводится операциональное определение, которое отражает содержание категории «общение». Издание содержит восемь глав, описывающих разные аспекты психологии общения, приводятся практические задания, что способствует формированию психологической компетентности личности. Материалы данного пособия способствуют умению анализировать и оценивать социальную ситуацию и планировать, осуществлять свою деятельность с учетом результатов этого анализа; эффективно устанавливать контакты и взаимодействовать; эффективно использовать полученные знания для публичного выступления.</t>
+    <t>Психологи, при всем различии их подходов к истолкованию феномена общения, единодушно подчеркивают неразрывную связь общения и деятельности. В пособии представлено все многообразие трактовок этого понятия, приводится операциональное определение, которое отражает содержание категории «общение». Издание содержит восемь глав, описывающих разные аспекты психологии общения, приводятся практические задания, что способствует формированию психологической компетентности личности. Материалы данного пособия способствует умению анализировать и оценивать социальную ситуацию и планировать, осуществлять свою деятельность с учетом результатов этого анализа; эффективно устанавливать контакты и взаимодействовать; эффективно использовать полученные знания для публичного выступления.</t>
   </si>
   <si>
     <t>978-5-534-09235-6</t>
   </si>
   <si>
     <t>19.12.2019</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ КОНФЛИКТА: МЕТОДЫ ИЗУЧЕНИЯ КОНФЛИКТОВ И КОНФЛИКТНОГО ПОВЕДЕНИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Подготовленное издание содержит обзор методического инструментария, предназначенного для изучения конфликтов и конфликтного поведения. Учебник ориентирован на образовательные программы подготовки бакалавров и магистров по специальностям «Конфликтология» и «Психология». В учебнике обсуждаются различные подходы в понимании и объяснении конфликтов, обосновывается онтологический подход в исследовании конфликтного поведения. Вторая глава начинается с обозначения номотетического и идиографического подходов в изучении конфликтов и конфликтного поведения и содержит описание методического инструментария, широкого диапазона психологических методик и процедур диагностического и игрового характера, предназначенных для применения в самых разных сферах взаимодействия людей, от семейных до организационных отношений. Собранные воедино в одном учебнике, они представляют собой хорошее подспорье в работе конфликтолога. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и аспирантов, обучающихся по гуманитарным направлениям.</t>
+    <t>Подготовленное издание содержит обзор методического инструментария, предназначенного для изучения конфликтов и конфликтного поведения. Учебник ориентирован на образовательные программы подготовки бакалавров и магистров по специальностям «Конфликтология» и «Психология». В учебнике обсуждаются различные подходы в понимании и объяснении конфликтов, обосновывается онтологический подход в исследовании конфликтного поведения. Вторая глава начинается с обозначения номотетического и идиографического подходов в изучении конфликтов и конфликтного поведения и содержит описание методического инструментария, широкого диапазона психологических методик и процедур диагностического и игрового характера, предназначенных для применения в самых разных сферах взаимодействия людей, от семейных до организационных отношений. Собранные воедино в одном учебнике, они представляют собой хорошее подспорье в работе конфликтолога.</t>
   </si>
   <si>
     <t>978-5-534-12570-2</t>
   </si>
   <si>
     <t>88.53я73</t>
   </si>
   <si>
     <t>15.11.2018</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ОБЩЕНИЯ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Психологи, при всем различии их подходов к истолкованию феноменов общения, единодушно подчеркивают неразрывную связь общения и деятельности. В пособии представлено все многообразие трактовок этого феномена, приводится операциональное определение, которое отражает содержание категории «общение». Издание содержит восемь глав, описывающих разные аспекты психологии общения, приводятся практические задания, что способствует формированию психологической компетентности личности. Материалы данного пособия способствует умению анализировать и оценивать социальную ситуацию и планировать, осуществлять свою деятельность с учетом результатов этого анализа; эффективно устанавливать контакты и взаимодействовать; эффективно использовать полученные знания для публичного выступления.</t>
   </si>
   <si>
     <t>978-5-534-10454-7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -958,265 +955,265 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>2059.0</v>
       </c>
       <c r="M6" s="9">
         <v>2259.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.599</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>598848</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>193</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1129.0</v>
       </c>
       <c r="M7" s="9">
         <v>1239.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="R7" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="R7" s="6" t="s">
+      <c r="S7" s="6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.354</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>598847</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>264</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1459.0</v>
       </c>
       <c r="M8" s="9">
         <v>1599.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.44</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>598872</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>193</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1129.0</v>
       </c>
       <c r="M9" s="9">
         <v>1239.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="R9" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="R9" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.354</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>