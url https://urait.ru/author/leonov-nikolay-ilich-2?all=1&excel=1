--- v3 (2026-06-01)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>01.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -612,51 +612,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konfliktologiya-598870" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konfliktologiya-obschaya-i-prikladnaya-540916" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-delovogo-obscheniya-598848" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-konflikta-metody-izucheniya-konfliktov-i-konfliktnogo-povedeniya-598847" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-obscheniya-598872" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konfliktologiya-598870" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konfliktologiya-obschaya-i-prikladnaya-601169" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-delovogo-obscheniya-598848" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-konflikta-metody-izucheniya-konfliktov-i-konfliktnogo-povedeniya-598847" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-obscheniya-598872" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -907,69 +907,69 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.599</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>540916</v>
+        <v>601169</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>395</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>2059.0</v>
       </c>
       <c r="M6" s="9">
         <v>2259.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>