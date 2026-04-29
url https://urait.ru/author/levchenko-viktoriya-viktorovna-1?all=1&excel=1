--- v2 (2026-03-14)
+++ v3 (2026-04-29)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
-[...1 lines deleted...]
-    <t>14.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+  <si>
+    <t>30.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,117 +181,120 @@
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Данный курс охватывает широкий спектр тем, представляющих интерес для будущих государственных служащих в бытовой, академической и профессиональной сферах деятельности. Несомненным преимуществом данного курса является четкая структура и градуированная подача материала, начиная с уровня А2 и заканчивая уровнем В2. Предлагаемый авторами комплекс упражнений нацелен на формирование и совершенствование лингвистических, коммуникативных, информационных знаний, навыков и владений для обеспечения высокого уровня практического владения английским языком, а также на развитие у обучаемых навыка критического мышления. Приложения содержат практический материал для успешного проведения переговоров в сфере государственного и муниципального управления и основные правила написания эссе.</t>
   </si>
   <si>
     <t>978-5-534-20548-0</t>
   </si>
   <si>
     <t>81.2Англ922</t>
   </si>
   <si>
     <t>04.12.2024</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ФАРМАЦЕВТОВ (A2–B2). Учебник для вузов</t>
   </si>
   <si>
     <t>Левченко В. В., Рыбина О. С., Белов В. В.</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
+    <t>Английский язык в отдельных отраслях</t>
+  </si>
+  <si>
+    <t>Данный курс предназначен для формирования профессиональных компетенций и развития коммуникативных навыков в сфере профессиональной коммуникации у обучающихся по направлению подготовки «Фармация». Курс рассчитан на обучающихся, владеющих английским языком на уровне А2 и выше. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+  </si>
+  <si>
+    <t>978-5-534-21232-7</t>
+  </si>
+  <si>
+    <t>81.2Англ-932</t>
+  </si>
+  <si>
+    <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ФАРМАЦЕВТОВ (A2–B2). Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Данный курс предназначен для формирования профессиональных компетенций и развития коммуникативных навыков в сфере профессиональной коммуникации у обучающихся по направлению подготовки «Фармация». Курс рассчитан на обучающихся, владеющих английским языком на уровне А2 и выше. Для студентов образовательных учреждений среднего профессионального образования.</t>
+  </si>
+  <si>
+    <t>978-5-534-21233-4</t>
+  </si>
+  <si>
+    <t>81.2Англ-922</t>
+  </si>
+  <si>
+    <t>16.11.2021</t>
+  </si>
+  <si>
+    <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ЭКОНОМИСТОВ (A2-B2) 2-е изд., испр. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Левченко В. В., Долгалёва Е. Е., Мещерякова О. В.</t>
+  </si>
+  <si>
+    <t>Экономические науки</t>
+  </si>
+  <si>
+    <t>Экономика: общие работы</t>
+  </si>
+  <si>
+    <t>Основная цель курса — формирование иноязычной коммуникативной компетенции, необходимой для коммуникации как в профессиональной, так и в бытовой и академической сферах деятельности. Курс имеет единую, четко градуированную по уровню сложности структуру с начальным уровнем А2 и завершающим уровнем В2. Комплекс упражнений, составленный на основе аутентичного текстового материала, направлен на формирование речевых умений студентов и обеспечивает высокий уровень практического владения иностранным языком. Курс соответствует актуальным требования федерального государственного образовательного стандарта высшего образования и может быть использован как на практических занятиях в вузе, так и для самостоятельного изучения. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям, преподавателей английского языка в вузах финансово-экономического профиля, экономистов и финансистов, желающих улучшить свое знание английского языка.</t>
+  </si>
+  <si>
+    <t>978-5-534-14780-3</t>
+  </si>
+  <si>
+    <t>81.2Англ-923</t>
+  </si>
+  <si>
+    <t>23.01.2023</t>
+  </si>
+  <si>
+    <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ЭКОНОМИСТОВ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Данный учебник охватывает широкий спектр тем общей, академической и профессиональной сфер общения и предназначен для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим специальностям. Несомненным преимуществом учебника является четкая структура учебных разделов и градуированное представление материала, начиная с уровня А2 и заканчивая уровнем В2 по Общеевропейской шкале языковой компетенции. Комплекс предлагаемых упражнений и практических заданий направлен не только на формирование и совершенствование лингвистических и коммуникативных знаний, умений и навыков, но и на выработку одного из важнейших навыков XXI века критического мышления. Для организации самостоятельной работы учащихся в конце каждого раздела предлагаются списки тематических интернет-ресурсов. Приложения содержат грамматический справочник, составленный по материалам ведущих аутентичных изданий и эффективные стратегии овладения основами публичной речи, а также ключи ко всем упражнениям. Впервые авторы рассматривают такие темы, как студенческая и академическая мобильность учащихся и дистанционные образовательные технологии, знания о которых могут быть с успехом применены учащимися на практике.</t>
+  </si>
+  <si>
+    <t>978-5-534-16155-7</t>
+  </si>
+  <si>
+    <t>81.2Англ-923я723</t>
+  </si>
+  <si>
+    <t>20.06.2023</t>
+  </si>
+  <si>
+    <t>АНГЛИЙСКИЙ ЯЗЫК. GENERAL &amp; ACADEMIC ENGLISH (A2-B1) 2-е изд. Учебник для вузов</t>
+  </si>
+  <si>
     <t>Английский язык</t>
-  </si>
-[...64 lines deleted...]
-    <t>АНГЛИЙСКИЙ ЯЗЫК. GENERAL &amp; ACADEMIC ENGLISH (A2-B1) 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс охватывает широкий спектр тем общей и сфер общения и предназначен для студентов гуманитарных специальностей высших учебных заведений. Несомненным преимуществом курса является четкая структура учебных разделов и градуированное представление материала, начиная с уровня А2 и заканчивая уровнем В1 по Общеевропейской шкале языковой компетенции. Для организации самостоятельной работы учащихся в конце каждого раздела предлагаются списки тематических интернет-ресурсов. Приложения содержат грамматический справочник, составленный по материалам ведущих аутентичных изданий и эффективные стратегии овладения основами публичной речи. Впервые авторы рассматривают такие темы, как студенческая и академическая мобильность учащихся и дистанционные образовательные технологии, знания о которых могут быть с успехом применены учащимися на практике.</t>
   </si>
   <si>
     <t>978-5-534-16156-4</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК. GENERAL ENGLISH 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Основная цель курса — формирование иноязычной коммуникативной компетенции, необходимой для коммуникации в бытовой сфере деятельности. Курс имеет единую, четко градуированную по уровню сложности структуру. Комплекс упражнений, составленный на основе аутентичного текстового материала, направлен на формирование речевых умений студентов и обеспечивает высокий уровень практического владения иностранным языком. Курс соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования. Также может быть интересен преподавателям английского языка и всем, изучающим английский язык.</t>
   </si>
   <si>
     <t>978-5-534-16157-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -1356,130 +1359,130 @@
       <c r="J11" s="8">
         <v>304</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1639.0</v>
       </c>
       <c r="M11" s="9">
         <v>1799.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.488</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>583812</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>149</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>919.0</v>
       </c>
       <c r="M12" s="9">
         <v>1009.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>62</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.3</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>