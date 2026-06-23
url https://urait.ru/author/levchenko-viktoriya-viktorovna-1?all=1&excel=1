--- v3 (2026-04-29)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>30.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>23.09.2024</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ИЗУЧАЮЩИХ ГОСУДАРСТВЕННОЕ И МУНИЦИПАЛЬНОЕ УПРАВЛЕНИЕ (A2-B2) 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Левченко В. В., Мещерякова О. В., Долгалёва Е. Е.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Теория и история государственного и муниципального управления</t>
   </si>
   <si>
-    <t>Данный курс охватывает широкий спектр тем, представляющих интерес для будущих государственных служащих в бытовой, академической и профессиональной сферах деятельности. Несомненным преимуществом данного курса является четкая структура и градуированная подача материала, начиная с уровня А2 и заканчивая уровнем В2. Предлагаемый авторами комплекс упражнений нацелен на формирование и совершенствование лингвистических, коммуникативных, информационных знаний, навыков и владений для обеспечения высокого уровня практического владения английским языком, а также на развитие у обучаемых навыка критического мышления. Приложения содержат практический материал для успешного проведения переговоров в сфере государственного и муниципального управления и основные правила написания эссе. Курс соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, изучающих ГМУ, аспирантов, преподавателей, работников сферы государственного и муниципального управления, государственных служащих.</t>
+    <t>Данный курс охватывает широкий спектр тем, представляющих интерес для будущих государственных служащих в бытовой, академической и профессиональной сферах деятельности. Несомненным преимуществом данного курса является четкая структура и градуированная подача материала, начиная с уровня А2 и заканчивая уровнем В2. Предлагаемый авторами комплекс упражнений нацелен на формирование и совершенствование лингвистических, коммуникативных, информационных знаний, навыков и владений для обеспечения высокого уровня практического владения английским языком, а также на развитие у обучаемых навыка критического мышления. Приложения содержат практический материал для успешного проведения переговоров в сфере государственного и муниципального управления и основные правила написания эссе. Для студентов высших учебных заведений, изучающих ГМУ, аспирантов, преподавателей, работников сферы государственного и муниципального управления, государственных служащих.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20566-4</t>
   </si>
   <si>
     <t>81.2Англ923</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.09.2024</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ИЗУЧАЮЩИХ ГОСУДАРСТВЕННОЕ И МУНИЦИПАЛЬНОЕ УПРАВЛЕНИЕ (A2–B2) 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
@@ -235,51 +235,51 @@
   <si>
     <t>Левченко В. В., Долгалёва Е. Е., Мещерякова О. В.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
     <t>Основная цель курса — формирование иноязычной коммуникативной компетенции, необходимой для коммуникации как в профессиональной, так и в бытовой и академической сферах деятельности. Курс имеет единую, четко градуированную по уровню сложности структуру с начальным уровнем А2 и завершающим уровнем В2. Комплекс упражнений, составленный на основе аутентичного текстового материала, направлен на формирование речевых умений студентов и обеспечивает высокий уровень практического владения иностранным языком. Курс соответствует актуальным требования федерального государственного образовательного стандарта высшего образования и может быть использован как на практических занятиях в вузе, так и для самостоятельного изучения. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям, преподавателей английского языка в вузах финансово-экономического профиля, экономистов и финансистов, желающих улучшить свое знание английского языка.</t>
   </si>
   <si>
     <t>978-5-534-14780-3</t>
   </si>
   <si>
     <t>81.2Англ-923</t>
   </si>
   <si>
     <t>23.01.2023</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ЭКОНОМИСТОВ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Данный учебник охватывает широкий спектр тем общей, академической и профессиональной сфер общения и предназначен для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим специальностям. Несомненным преимуществом учебника является четкая структура учебных разделов и градуированное представление материала, начиная с уровня А2 и заканчивая уровнем В2 по Общеевропейской шкале языковой компетенции. Комплекс предлагаемых упражнений и практических заданий направлен не только на формирование и совершенствование лингвистических и коммуникативных знаний, умений и навыков, но и на выработку одного из важнейших навыков XXI века критического мышления. Для организации самостоятельной работы учащихся в конце каждого раздела предлагаются списки тематических интернет-ресурсов. Приложения содержат грамматический справочник, составленный по материалам ведущих аутентичных изданий и эффективные стратегии овладения основами публичной речи, а также ключи ко всем упражнениям. Впервые авторы рассматривают такие темы, как студенческая и академическая мобильность учащихся и дистанционные образовательные технологии, знания о которых могут быть с успехом применены учащимися на практике.</t>
+    <t>Данный учебник охватывает широкий спектр тем общей, академической и профессиональной сфер общения и предназначен для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим специальностям. Несомненным преимуществом учебника является четкая структура учебных разделов и градуированное представление материала, начиная с уровня А2 и заканчивая уровнем В2 по Общеевропейской шкале языковой компетенции. Для организации самостоятельной работы учащихся в конце каждого раздела предлагаются списки тематических интернет-ресурсов. Приложения содержат грамматический справочник, составленный по материалам ведущих аутентичных изданий и эффективные стратегии овладения основами публичной речи, а также ключи ко всем упражнениям. Впервые авторы рассматривают такие темы, как студенческая и академическая мобильность учащихся и дистанционные образовательные технологии, знания о которых могут быть с успехом применены учащимися на практике.</t>
   </si>
   <si>
     <t>978-5-534-16155-7</t>
   </si>
   <si>
     <t>81.2Англ-923я723</t>
   </si>
   <si>
     <t>20.06.2023</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК. GENERAL &amp; ACADEMIC ENGLISH (A2-B1) 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Английский язык</t>
   </si>
   <si>
     <t>Курс охватывает широкий спектр тем общей и сфер общения и предназначен для студентов гуманитарных специальностей высших учебных заведений. Несомненным преимуществом курса является четкая структура учебных разделов и градуированное представление материала, начиная с уровня А2 и заканчивая уровнем В1 по Общеевропейской шкале языковой компетенции. Для организации самостоятельной работы учащихся в конце каждого раздела предлагаются списки тематических интернет-ресурсов. Приложения содержат грамматический справочник, составленный по материалам ведущих аутентичных изданий и эффективные стратегии овладения основами публичной речи. Впервые авторы рассматривают такие темы, как студенческая и академическая мобильность учащихся и дистанционные образовательные технологии, знания о которых могут быть с успехом применены учащимися на практике.</t>
   </si>
   <si>
     <t>978-5-534-16156-4</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК. GENERAL ENGLISH 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>