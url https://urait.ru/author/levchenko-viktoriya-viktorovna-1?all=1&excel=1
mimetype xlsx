--- v4 (2026-06-23)
+++ v5 (2026-08-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>23.06.2026</t>
+    <t>14.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>