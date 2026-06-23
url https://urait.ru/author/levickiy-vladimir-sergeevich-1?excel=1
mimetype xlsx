--- v2 (2026-05-02)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>02.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>02.07.2012</t>
   </si>
   <si>
     <t>МАШИНОСТРОИТЕЛЬНОЕ ЧЕРЧЕНИЕ 9-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Левицкий В. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Инженерная графика и черчение</t>
   </si>
   <si>
-    <t>Особенность книги заключается в том, что все основные разделы курса машиностроительного черчения поддерживаются прикладными программами ЭВМ, в соответствующих главах учебника даны исходные графические модели алгоритмов этих программ. После изучения данного курса студенты научатся выполнять технические рисунки деталей машин, механизмов, сооружений, составлять конструкторские документы, учитывать при проектировании шероховатость поверхности элемента детали, а также находить рациональное решение чертежа и владеть навыками как ручного, так и программного выполнения чертежей. Учебник соответствует программе курса «Инженерная графика» и современной тенденции глобальной компьютеризации учебного процесса. Для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям.</t>
+    <t>Все основные разделы курса машиностроительного черчения поддерживаются прикладными программами ЭВМ, в соответствующих главах учебника даны исходные графические модели алгоритмов этих программ. После изучения данного курса студенты научатся выполнять технические рисунки деталей машин, механизмов, сооружений, составлять конструкторские документы, учитывать при проектировании шероховатость поверхности элемента детали, а также находить рациональное решение чертежа и владеть навыками как ручного, так и программного выполнения чертежей.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-09496-1</t>
   </si>
   <si>
     <t>30.11я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>16.07.2015</t>
   </si>
   <si>
     <t>МАШИНОСТРОИТЕЛЬНОЕ ЧЕРЧЕНИЕ 9-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>