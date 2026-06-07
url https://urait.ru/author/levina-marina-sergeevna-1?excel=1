--- v1 (2026-03-04)
+++ v2 (2026-06-07)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
-    <t>04.03.2026</t>
+    <t>08.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,66 +178,66 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего общего образования по французскому языку. В курсе в доступной и удобной форме представлен базовый материал по фонетике, грамматике и лексике, необходимый для выработки навыков коммуникации на французском языке в ситуациях повседневного общения. Практикум серьезно дополняет основной курс, дает возможность варьировать объем и сложность изучаемого материала в зависимости от конкретных условий, обеспечить индивидуальный подход. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, а также широкого круга лиц, приступающих к изучению французского языка с целью достижения уровня A1—A2.</t>
   </si>
   <si>
     <t>978-5-534-18229-3</t>
   </si>
   <si>
     <t>81.2Фр-922</t>
   </si>
   <si>
     <t>24.06.2019</t>
   </si>
   <si>
     <t>ФРАНЦУЗСКИЙ ЯЗЫК (B1–B2). Учебник для вузов</t>
   </si>
   <si>
     <t>Бартенева И. Ю., Желткова О. В., Левина М. С.</t>
   </si>
   <si>
-    <t>Пособие предназначено для широкого круга лиц, имеющих базовые знания по французскому языку (уровень А1—А2), желающих подготовиться к участию в олимпиадах или сдаче квалификационных экзаменов. Цель пособия — углубление базовых знаний лексики и грамматики, активизация навыков устной и письменной речи с опорой на чтение. Большое количество заданий, высокая степень повторяемости грамматических и лексических конструкций, удачный подбор текстов позволяют выработать навыки, необходимые для эффективной иноязычной коммуникации, сформировать социокультурную осведомленность в рамках указанного уровня коммуникативной компетенции и успешно подготовиться к экзаменам. Пособие может быть использовано как для работы в аудитории под руководством преподавателя, так и для самостоятельных занятий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, преподавателей и всех интересующихся.</t>
+    <t>Пособие предназначено для широкого круга лиц, имеющих базовые знания по французскому языку (уровень А1—А2), желающих подготовиться к участию в олимпиадах или сдаче квалификационных экзаменов. Цель пособия — углубление базовых знаний лексики и грамматики, активизация навыков устной и письменной речи с опорой на чтение. Большое количество заданий, высокая степень повторяемости грамматических и лексических конструкций, удачный подбор текстов позволяют выработать навыки, необходимые для эффективной иноязычной коммуникации, сформировать социокультурную осведомленность в рамках указанного уровня коммуникативной компетенции и успешно подготовиться к экзаменам. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, преподавателей и всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-15235-7</t>
   </si>
   <si>
     <t>81.2Фр923я73</t>
   </si>
   <si>
     <t>16.01.2017</t>
   </si>
   <si>
     <t>ФРАНЦУЗСКИЙ ЯЗЫК (B1–B2). Учебник для СПО</t>
   </si>
   <si>
-    <t>Пособие поможет углубить базовые знания лексики и грамматики французского языка, активизировать навыки устной и письменной речи и подготовиться к квалификационным экзаменам по предмету. Большое количество заданий, высокая степень повторяемости грамматических и лексических конструкций, удачный подбор текстов позволяют выработать навыки, необходимые для эффективной иноязычной коммуникации и сформировать социокультурную осведомленность в рамках указанного уровня коммуникативной компетенции. В пособие включены тестовые задания, тексты для перевода и творческие задания, которые позволят студентам изучить материалы как самостоятельно, так и под руководством преподавателя.</t>
+    <t>Пособие поможет углубить базовые знания лексики и грамматики французского языка, активизировать навыки устной и письменной речи и подготовиться к квалификационным экзаменам по предмету. Большое количество заданий, высокая степень повторяемости грамматических и лексических конструкций, удачный подбор текстов позволяют выработать навыки, необходимые для эффективной иноязычной коммуникации и сформировать социокультурную осведомленность в рамках указанного уровня коммуникативной компетенции. В пособие включены тестовые задания, тексты для перевода и творческие задания, которые позволят студентам изучить материалы учебника как самостоятельно, так и под руководством преподавателя.</t>
   </si>
   <si>
     <t>978-5-9916-9317-2</t>
   </si>
   <si>
     <t>81.2Фр922</t>
   </si>
   <si>
     <t>07.09.2020</t>
   </si>
   <si>
     <t>ФРАНЦУЗСКИЙ ЯЗЫК (А2—B1) 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Курс французского языка направлен на расширение и углубление базовых знаний, активизацию репродуктивных видов деятельности, развитие компетенций, обеспечивающих эффективную иноязычную коммуникацию, формирование способности и готовности к межкультурному общению. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для широкого круга лиц, приступающих к изучению французского языка с целью достижения уровня A2—В1.</t>
   </si>
   <si>
     <t>978-5-534-18279-8</t>
   </si>
   <si>
     <t>16.10.2020</t>
   </si>
   <si>
     <t>ФРАНЦУЗСКИЙ ЯЗЫК (А2—B1) 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
@@ -253,75 +253,75 @@
   <si>
     <t>ФРАНЦУЗСКИЙ ЯЗЫК ДЛЯ ПОЛИТОЛОГОВ (B1 — B2). Учебник для вузов</t>
   </si>
   <si>
     <t>Бартенева И. Ю., Левина М. С., Самсонова О. Б.</t>
   </si>
   <si>
     <t>Курс направлен на развитие навыков профессиональной коммуникации на французском языке во всех видах речевой деятельности. Основные практические цели курса — научить работать с текстами социально-политического характера, обогатить словарный запас обучающихся базовыми терминами, привить им соответствующие профессионально-ориентированные умения и навыки. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Дополнительные материалы к курсу доступны на образовательной платформе «Юрайт». Данный курс предназначен для студентов-политологов, будущих специалистов в области международных отношений, изучающих французский язык как язык специальности, а также для широкого круга лиц, интересующихся проблематикой лингвострановедения и владеющих знаниями французского языка на уровне A2—A2+.</t>
   </si>
   <si>
     <t>978-5-534-19616-0</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>19.06.2023</t>
   </si>
   <si>
     <t>ФРАНЦУЗСКИЙ ЯЗЫК ДЛЯ ЭКОНОМИСТОВ (B1-B2) 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Змеёва Т. Е., Левина М. С., Ерыкина М. А.</t>
   </si>
   <si>
-    <t>Основные цели данного курса: научить работать с аутентичными текстами экономической тематики, обогатить словарный запас обучающихся базовыми социально-экономическими терминами, привить им профессионально-ориентированные умения и навыки, углубить знания об особенностях функционирования основных социально-экономических институтов Франции. Предлагаемые в курсе задания направлены на совершенствование логического мышления, умений анализа и синтеза, обучение различным видам чтения, развитие и совершенствование приобретенных ранее умений и навыков. В результате освоения курса бакалавр должен владеть французским языком на уровне В2 C1 в соответствии с общеевропейской классификацией компетенций владения иностранным языком.</t>
+    <t>Основные цели данного курса: научить работать с аутентичными текстами экономической тематики, обогатить словарный запас обучающихся базовыми социально-экономическими терминами, привить им профессионально-ориентированные умения и навыки, углубить знания об особенностях функционирования основных социально-экономических институтов Франции. Предлагаемые в курсе задания направлены на совершенствование логического мышления, умений анализа и синтеза, обучение различным видам чтения, развитие и совершенствование приобретенных ранее умений и навыков.</t>
   </si>
   <si>
     <t>978-5-534-17106-8</t>
   </si>
   <si>
     <t>81.2Фр-923я73</t>
   </si>
   <si>
     <t>23.09.2019</t>
   </si>
   <si>
     <t>ФРАНЦУЗСКИЙ ЯЗЫК ДЛЯ ЭКОНОМИСТОВ. ПРАКТИКУМ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Змеёва Т. Е., Левина М. С.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>Учебное пособие «Французский язык для экономистов. Практикум» является логическим продолжением учебника «Французский язык для экономистов» (М. : Издательство Юрайт, 2015). Эта книга принесет несомненную пользу не только тем, кто уже освоил учебник, но и всем изучающим французский язык как язык специальности «экономика», а также преподавателям и будущим специалистам в области менеджмента, права, социологии, политологии. Разнообразные учебно-тренировочные задания, работа с аутентичными текстовыми, аудио- и видеоматериалами помогут выработать необходимые профессиональные навыки во всех видах речевой деятельности как устной, так и письменной. Умение выступать с докладом и отстаивать свое мнение, писать эссе и рефераты, понимать собеседника и с легкостью общаться на социально-экономические темы всему этому научатся студенты, освоившие «Практикум». К книге прилагаются видиеоролики, расположенные в Электронной библиотечной системе «Юрайт» (biblio-online.ru). 8 модулей «Практикума» это 8 шагов к эффективной профессиональной коммуникации. Сделайте их! И это будет вашим конкурентным преимуществом!</t>
+    <t>Учебный практикум может быть использован в ходе освоения курса «Французский язык для профессионального общения» в качестве дополнительного материала к учебнику «Французский язык для экономистов» (М. : Издательство Юрайт, 2015), а также как самостоятельное пособие, направленное на развитие навыков профессиональной коммуникации на французском языке во всех видах речевой деятельности. Практикум представляет собой комплекс тренировочно-обучающих заданий, объединенных в 8 модулей по тематическому принципу. Тематическая структура практикума полностью соответствует структуре учебника «Французский язык для экономистов». Каждый модуль посвящен определенному аспекту социально-экономической жизни Франции.</t>
   </si>
   <si>
     <t>978-5-534-12207-7</t>
   </si>
   <si>
     <t>27.10.2017</t>
   </si>
   <si>
     <t>ФРАНЦУЗСКИЙ ЯЗЫК. A2-B1 2-е изд., испр. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Бартенева И. Ю., Левина М. С., Хараузова В. В.</t>
   </si>
   <si>
     <t>Эта книга будет полезна всем, кто начал изучать французский язык. Пособие поможет углубить базовые знания лексики и грамматики французского языка и станет отличным помощником в подготовке к различным квалификационным экзаменам. Удачно подобранные тексты направлены на формирование социокультурной осведомленности, разнообразные задания помогут учащемуся говорить без ошибок, препятствующих пониманию, и с легкостью решать поставленные коммуникативные задачи, а также улучшат лексико-грамматические навыки.</t>
   </si>
   <si>
     <t>978-5-534-06030-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">