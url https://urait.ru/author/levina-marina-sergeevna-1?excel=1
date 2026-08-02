--- v2 (2026-06-07)
+++ v3 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
-    <t>08.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>