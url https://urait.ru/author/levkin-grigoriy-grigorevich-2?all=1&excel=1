--- v3 (2026-03-03)
+++ v4 (2026-04-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>03.03.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>