--- v4 (2026-04-22)
+++ v5 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>22.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,72 +181,72 @@
   <si>
     <t>Курс «Коммерческая деятельность» содержит введение, конспект лекций с контрольными вопросами, задачи и контрольные задания. Задачи практикума адаптированы к практике ведения коммерческой деятельности отечественных предприятий, поэтому могут быть использованы для анализа хозяйственной деятельности торговых предприятий на этапах движения материального потока в сфере товарного обращения. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов, обучающихся по программам среднего профессионального образования направления подготовки «Торговое дело».</t>
   </si>
   <si>
     <t>978-5-534-17372-7</t>
   </si>
   <si>
     <t>65.29я723</t>
   </si>
   <si>
     <t>16.12.2016</t>
   </si>
   <si>
     <t>КОММЕРЧЕСКАЯ ЛОГИСТИКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Левкин Г. Г.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Логистика</t>
   </si>
   <si>
-    <t>В настоящем учебном пособии рассмотрены методологические аспекты коммерческой деятельности, история развития логистики в товаропроводящих системах, материалы об управлении материальными потоками на предприятии, представлены сведения об организации транспортировки грузов в международном сообщении с использованием интермодальной технологии. Для закрепления полученных теоретических знаний студенты самостоятельно решают ситуационные задачи по направлениям: управление транспортировкой грузов; организация складской деятельности; управление запасами и закупками. Каждая пособия тема содержит учебный материал и заканчивается контрольными вопросами и тестами, а затем приводится список рекомендуемой литературы.</t>
+    <t>В настоящем учебном пособии рассмотрены методологические аспекты коммерческой деятельности, история развития логистики в товаропроводящих системах, материалы об управлении материальными потоками на предприятии, особенностях взаимодействия между подразделениями предприятиями в условиях рынка продавца и покупателя, представлены сведения об организации транспортировки грузов в международном сообщении с использованием интермодальной технологии. Для закрепления полученных теоретических знаний студенты самостоятельно решают ситуационные задачи по направлениям: управление транспортировкой грузов; организация складской деятельности; управление запасами и закупками.</t>
   </si>
   <si>
     <t>978-5-534-01642-0</t>
   </si>
   <si>
     <t>65.40я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>18.01.2017</t>
   </si>
   <si>
     <t>КОНТРОЛЛИНГ ЛОГИСТИЧЕСКИХ СИСТЕМ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Левкин Г. Г., Куршакова Н. Б.</t>
   </si>
   <si>
-    <t>В курсе рассматривается деятельность подразделений предприятий и специалистов в сфере логистического менеджмента, обеспечивающая принятие управленческих решений при совершенствовании движения материальных потоков на предприятии.</t>
+    <t>В учебном пособии рассматривается деятельность подразделений предприятий и специалистов в сфере логистического менеджмента, обеспечивающая принятие управленческих решений при совершенствовании движения материальных потоков на предприятии.</t>
   </si>
   <si>
     <t>978-5-534-07787-2</t>
   </si>
   <si>
     <t>21.05.2024</t>
   </si>
   <si>
     <t>ЛОГИСТИКА СБЫТА И РАСПРЕДЕЛЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе представлена характеристика логистических систем и каналов в сфере товарного обращения, начиная со сбыта готовой продукции промышленным предприятием. Определены современные тенденции развития систем сбыта и распределения потребительских товаров с учетом внедрения технологий электронной коммерции и повышения роли конечных потребителей в информационном обмене между участниками каналов распределения. Курс «Логистика сбыта и распределения» учитывает программные требования к подготовке по направлениям подготовки 38.03.02 «Менеджмент», профилю «Логистика»; 23.03.01 «Технология транспортных процессов», профилю «Логистика в транспортных системах». Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначен для студентов вузов очного и заочного обучения, ориентирован на самостоятельную работу студентов. Может быть использован в дополнительном образовании, а также при дистанционном обучении.</t>
   </si>
   <si>
     <t>978-5-534-18993-3</t>
   </si>
   <si>
     <t>65.37стд1-81я73</t>
   </si>
   <si>
     <t>21.12.2016</t>
   </si>
   <si>
     <t>ЛОГИСТИКА: ТЕОРИЯ И ПРАКТИКА 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>