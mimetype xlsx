--- v1 (2026-03-20)
+++ v2 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>20.03.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>