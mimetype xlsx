--- v2 (2026-05-13)
+++ v3 (2026-06-30)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
-[...1 lines deleted...]
-    <t>13.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+  <si>
+    <t>30.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -158,53 +158,50 @@
     <t>Перед вами учебник, комплексно и последовательно освещающий основные темы экономической дисциплины «Социально-экономическая статистика» (макроэкономическая статистика и статистика предприятия). Подробное теоретическое изложение тем дополнено практическими примерами, что обеспечивает лучшее восприятие и облегчает понимание. Теоретические и методические положения представленной в учебнике темы «Экономическая добавленная стоимость предприятия» позволят с новой точки зрения взглянуть на статистику финансовых результатов фирм, компаний, организаций, послужат основой для принятия решений в непосредственной управленческой деятельности. Учебник дополнен практикумом к каждой теме, и это позволяет лучше усвоить основные методы и приемы статистического анализа. Наглядность материалов учебника обеспечена наличием таблиц, рисунков, схем и диаграмм.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-04447-8</t>
   </si>
   <si>
     <t>65.051я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>08.07.2019</t>
   </si>
   <si>
     <t>СОЦИАЛЬНО-ЭКОНОМИЧЕСКАЯ СТАТИСТИКА. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Настоящее издание представляет собой учебник и практикум. В издании подробно и последовательно раскрыты важнейшие вопросы макроэкономической статистики и статистики предприятия. Учебник ориентирован на студентов, обучающихся по экономическим специальностям. В учебнике представлен практикум, который включает контрольные вопросы, тесты и практические задачи. Ключевое назначение практикума — обеспечить студентам целенаправленную самостоятельную работу по усвоению основных тем, изложенных в учебнике. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебник и включенный в него практикум будут полезны преподавателям при организации учебного процесса, а также практикующим специалистам экономического профиля.</t>
   </si>
   <si>
     <t>978-5-534-12087-5</t>
   </si>
   <si>
     <t>65.051я723</t>
   </si>
   <si>
     <t>11.12.2023</t>
   </si>
   <si>
     <t>СТАТИСТИКА 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В курсе подробно и последовательно изложены основы теории статистики, раскрыты важнейшие вопросы макроэкономической статистики и статистики предприятий. В курс введена дополнительная тема «Экономическая добавленная стоимость предприятия», теоретические и методические положения которой позволяют с новой точки зрения взглянуть на статистику финансовых результатов фирм, компаний, организаций, послужат основой для принятия решений в непосредственной управленческой деятельности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс риентирован на студентов, обучающихся по экономическим специальностям, а также будет полезен при организации учебного процесса, практикующим специалистам экономического профиля.</t>
   </si>
   <si>
     <t>978-5-534-18546-1</t>
   </si>
   <si>
     <t>23.05.2017</t>
   </si>
   <si>
     <t>ТЕОРИЯ СТАТИСТИКИ. Учебник и практикум для вузов</t>
   </si>
@@ -943,197 +940,197 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1309.0</v>
       </c>
       <c r="M6" s="9">
         <v>1439.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.402</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>584074</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>381</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1999.0</v>
       </c>
       <c r="M7" s="9">
         <v>2199.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.581</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>585813</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>148</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L8" s="9">
         <v>789.0</v>
       </c>
       <c r="M8" s="9">
         <v>869.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.197</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>