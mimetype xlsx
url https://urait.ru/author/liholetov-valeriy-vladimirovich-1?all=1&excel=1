--- v2 (2026-03-18)
+++ v3 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>18.03.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>