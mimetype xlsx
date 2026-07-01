--- v3 (2026-05-13)
+++ v4 (2026-07-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>13.05.2026</t>
+    <t>01.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,99 +133,99 @@
   <si>
     <t>31.05.2021</t>
   </si>
   <si>
     <t>СТРАТЕГИЧЕСКИЕ АСПЕКТЫ ЭКОНОМИЧЕСКОЙ БЕЗОПАСНОСТИ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Лихолетов В. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Национальная и экономическая безопасность</t>
   </si>
   <si>
-    <t>В пособии рассмотрена система документов, связанных со стратегическими аспектами обеспечения экономической безопасности страны. Приводятся основные понятия обеспечения экономической безопасности на всех уровнях от личности и хозяйствующих субъектов (предприятий) до общества и государства. Обосновывается необходимость проведения системного анализа массива вызовов, рисков и угроз с помощью современных инструментов для выявления ключевых угроз, без учета которых трудно реализовать стратегическое планирование в сфере обеспечения экономической безопасности на федеральном, региональном и муниципальном уровнях. Использованы результаты исследований, выполненных ведущими отечественными и зарубежными учеными и практиками в области экономической безопасности, а также результаты собственных разработок. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Учебное пособие предназначено для студентов специальности 38.05.01 «Экономическая безопасность» всех форм обучения, изучающих дисциплину «Стратегические аспекты экономической безопасности». Приведена необходимая для изучения литература [1 63]. Пособие может быть полезно специалистам предприятий и организаций, занятых вопросами обеспечения их экономической безопасности.</t>
+    <t>В пособии рассмотрена система документов, связанных со стратегическими аспектами обеспечения экономической безопасности страны. Приводятся основные понятия обеспечения экономической безопасности на всех уровнях от личности и хозяйствующих субъектов (предприятий) до общества и государства. Обосновывается необходимость проведения системного анализа массива вызовов, рисков и угроз с помощью современных инструментов для выявления ключевых угроз, без учета которых трудно реализовать стратегическое планирование в сфере обеспечения экономической безопасности на федеральном, региональном и муниципальном уровнях. Использованы результаты исследований, выполненных ведущими отечественными и зарубежными учеными и практиками в области экономической безопасности, а также результаты собственных разработок.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13505-3</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>02.11.2020</t>
   </si>
   <si>
     <t>ЭКОНОМИКО-ПРАВОВАЯ ЗАЩИТА ИНТЕЛЛЕКТУАЛЬНОЙ СОБСТВЕННОСТИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Лихолетов В. В., Рязанцева О. В.</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Авторское право. Интеллектуальная собственность</t>
   </si>
   <si>
     <t>В пособии рассмотрены основные понятия сферы экономико-правовой защиты объектов интеллектуальной собственности. Использованы результаты исследований, выполненных ведущими отечественными и зарубежными учеными и практиками в области защиты интеллектульной собственности, а также некоторые результаты собственных разработок. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное пособие предназначено для студентов специальности 38.05.01 «Экономическая безопасность» всех форм обучения, изучающих дисциплину «Экономико-правовая защита интеллектуальной собственности». Может быть полезно специалистам предприятий и организаций, занятых вопросами обеспечения защиты объектов интеллектуальной собственности.</t>
   </si>
   <si>
     <t>978-5-534-13498-8</t>
   </si>
   <si>
     <t>67.404.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.07.2024</t>
   </si>
   <si>
     <t>ЭКОНОМИЧЕСКАЯ БЕЗОПАСНОСТЬ ИННОВАЦИОННОЙ ПОЛИТИКИ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе освещаются проблемы инновационной экономики и обеспечения экономической безопасности инновационной политики страны на макро-, мезо-, микро- и наноуровнях. Уделено внимание вопросам формирования национальной инновационной системы и защиты интеллектуальной собственности. Обсуждаются проблемы управления инновационными процессами, вскрываются препятствия, мешающие становлению инновационной экономики предпринимательского типа в современной России. Используются результаты собственных исследований автора. Приведена необходимая для изучения литература. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов специальности 38.05.01 «Экономическая безопасность» всех форм обучения, изучающих дисциплину «Экономическая безопасность инновационной политики», также курс может быть полезен специалистам предприятий и организаций, занятых вопросами инновационного развития бизнеса и обеспечения его экономической безопасности.</t>
+    <t>В курсе освещаются проблемы инновационной экономики и обеспечения экономической безопасности инновационной политики страны на макро-, мезо-, микро- и наноуровнях. Уделено внимание вопросам формирования национальной инновационной системы и защиты интеллектуальной собственности. Обсуждаются проблемы управления инновационными процессами, вскрываются препятствия, мешающие становлению инновационной экономики предпринимательского типа в современной России. Используются результаты собственных исследований автора. Приведена необходимая для изучения литература.</t>
   </si>
   <si>
     <t>978-5-534-19582-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>