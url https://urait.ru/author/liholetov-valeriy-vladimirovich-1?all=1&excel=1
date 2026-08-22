--- v4 (2026-07-01)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>01.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>