--- v1 (2026-03-14)
+++ v2 (2026-05-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>14.03.2026</t>
+    <t>06.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>11.03.2026</t>
   </si>
   <si>
     <t>Конституционное право 9-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Комкова Г. Н., Колесников Е. В., Липчанская М. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Конституционное (государственное) право</t>
   </si>
   <si>
-    <t>Курс направлен на формирование системных знаний об основах конституционного строя, правах и свободах человека и гражданина, федеративном устройстве России, организации публичной власти и механизмах конституционно-правового регулирования. Содержание курса ориентировано на современные конституционные процессы; все вопросы освещаются на основе актуальной практики Конституционного Суда РФ и новейшего законодательства. Интерактивные тесты и практико-ориентированные задания к курсу, доступные на платформе «Юрайт», способствуют закреплению теоретических знаний и формированию навыков их применения. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальностям «Юриспруденция», «Правоохранительная деятельность», «Судебная экспертиза», а также для преподавателей, сотрудников исполнительной власти и практикующих юристов.</t>
+    <t>Курс направлен на формирование системных знаний об основах конституционного строя, правах и свободах человека и гражданина, федеративном устройстве России, организации публичной власти и механизмах конституционно-правового регулирования. Содержание курса ориентировано на современные конституционные процессы; все вопросы освещаются на основе актуальной практики Конституционного Суда РФ и новейшего законодательства. Интерактивные тесты и практико-ориентированные задания к курсу, доступные на платформе «Юрайт», способствуют закреплению теоретических знаний и формированию навыков их применения. Для студентов образовательных учреждений среднего профессионального образования, а также для преподавателей, сотрудников исполнительной власти и практикующих юристов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21809-1</t>
   </si>
   <si>
     <t>67.400я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>19.12.2025</t>
   </si>
   <si>
     <t>Конституционное право Российской Федерации 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>