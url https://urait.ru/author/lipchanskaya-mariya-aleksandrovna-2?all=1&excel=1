--- v2 (2026-05-06)
+++ v3 (2026-06-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>06.05.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,96 +133,96 @@
   <si>
     <t>11.03.2026</t>
   </si>
   <si>
     <t>Конституционное право 9-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Комкова Г. Н., Колесников Е. В., Липчанская М. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Конституционное (государственное) право</t>
   </si>
   <si>
-    <t>Курс направлен на формирование системных знаний об основах конституционного строя, правах и свободах человека и гражданина, федеративном устройстве России, организации публичной власти и механизмах конституционно-правового регулирования. Содержание курса ориентировано на современные конституционные процессы; все вопросы освещаются на основе актуальной практики Конституционного Суда РФ и новейшего законодательства. Интерактивные тесты и практико-ориентированные задания к курсу, доступные на платформе «Юрайт», способствуют закреплению теоретических знаний и формированию навыков их применения. Для студентов образовательных учреждений среднего профессионального образования, а также для преподавателей, сотрудников исполнительной власти и практикующих юристов.</t>
+    <t>Курс направлен на формирование системных знаний об основах конституционного строя, правах и свободах человека и гражданина, федеративном устройстве России, организации публичной власти и механизмах конституционно-правового регулирования. Содержание курса ориентировано на современные конституционные процессы; все вопросы освещаются на основе актуальной практики Конституционного Суда РФ и новейшего законодательства. Интерактивные тесты и практико-ориентированные задания к курсу, доступные на платформе «Юрайт», способствуют закреплению теоретических знаний и формированию навыков их применения. Для студентов и преподавателей юридических колледжей.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21809-1</t>
   </si>
   <si>
     <t>67.400я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>19.12.2025</t>
   </si>
   <si>
     <t>Конституционное право Российской Федерации 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Курс направлен на формирование системных знаний об основах конституционного строя, правах и свободах человека и гражданина, федеративном устройстве России, организации публичной власти и механизмах конституционно-правового регулирования. Содержание курса ориентировано на современные конституционные процессы; все вопросы освещаются на основе актуальной практики Конституционного Суда РФ и новейшего законодательства. Интерактивные тесты и практико-ориентированные задания к курсу, доступные на платформе «Юрайт», способствуют закреплению теоретических знаний и формированию навыков их применения. Освоение данного курса обеспечивает прочную основу для дальнейшего изучения отраслевых юридических дисциплин и успешной профессиональной деятельности. Для студентов вузов, обучающихся по юридическим направлениям, а также для преподавателей юридических вузов и факультетов, сотрудников органов государственной и муниципальной власти, практикующих юристов.</t>
   </si>
   <si>
     <t>978-5-534-21808-4</t>
   </si>
   <si>
     <t>67.400я73</t>
   </si>
   <si>
     <t>26.09.2023</t>
   </si>
   <si>
     <t>КОНСТИТУЦИОННОЕ ПРАВО. ПРАКТИКУМ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Комковой Г. Н.</t>
   </si>
   <si>
-    <t>«Конституционное право» является одной из важнейших дисциплин, изучение которой закладывает теоретический фундамент для дальнейшего освоения правовых дисциплин, его изучение является обязательным для всех студентов-юристов. Данная дисциплина ориентирована на подготовку специалистов, способных анализировать современные конституционно значимые проблемы и процессы, использовать теоретические знания о конституционно-правовых нормах и отношениях на практике, в связи с чем пособие содержит большое количество практических заданий и кейсов. Пособие позволит сориентироваться при подборе необходимой литературы, которая поможет студентам подготовиться к семинарским занятиям, эффективно систематизировать материал, заранее определиться с темой реферата или курсовой работы, сосредоточиться на выполнении наиболее интересных заданий.</t>
+    <t>Учебное пособие включает тематические планы дисциплин «Конституционное право России» и «Конституционное право зарубежных стран», планы практических занятий, вопросы для подготовки к экзаменам, методические рекомендации для подготовки рефератов и курсовых работ, рекомендуемую основную и дополнительную литературу по изучаемым темам, методические рекомендации и планы курсовых работ, глоссарий по конституционному праву.</t>
   </si>
   <si>
     <t>978-5-534-17897-5</t>
   </si>
   <si>
     <t>КОНСТИТУЦИОННОЕ ПРАВО. ПРАКТИКУМ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Учебное пособие включает тематические планы дисциплин «Конституционное право России» и «Конституционное право зарубежных стран», планы практических занятий, вопросы для подготовки к экзаменам, методические рекомендации для подготовки рефератов и курсовых работ, рекомендуемую основную и дополнительную литературу по изучаемым темам, методические рекомендации и планы курсовых работ, глоссарий по конституционному праву. Издание поможет обучающимся уяснить содержание наиболее важных и распространенных политико-правовых доктрин, научиться логически грамотно выражать и обосновывать свою точку зрения по излагаемому вопросу, свободно оперировать правовыми понятиями и категориями.</t>
   </si>
   <si>
     <t>978-5-534-17898-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>