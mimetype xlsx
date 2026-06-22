--- v3 (2026-06-22)
+++ v4 (2026-06-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>22.06.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>