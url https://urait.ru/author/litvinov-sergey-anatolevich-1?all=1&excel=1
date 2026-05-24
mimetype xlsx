--- v1 (2026-03-24)
+++ v2 (2026-05-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>24.03.2026</t>
+    <t>24.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,108 +133,108 @@
   <si>
     <t>11.01.2019</t>
   </si>
   <si>
     <t>КАРАТЭ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Литвинов С. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Физическая культура</t>
   </si>
   <si>
-    <t>В курсе кратко дается история возникновения и развития каратэ за рубежом, в СССР и России, достижения студентов вузов на соревнованиях международного уровня, рассматриваются программные требования, которые дают возможность уметь организовать и провести занятия студентов в высших учебных заведениях с использованием средств и методов восточных единоборств, показателей уровня физической подготовленности, где студент должен знать специфическую особенность каратэ как вида спорта, средства самозащиты и системы физических упражнений, связанных с двигательным своеобразием его применения, прикладной и спортивной значимостью. Каратэ характеризуется как вид физического воспитания, который рекомендуется как средство для проведения занятий в группе спортивного отделения вуза. Предложены педагогические технологии формирования физической культуры студентов на основе каратэ, применение которых дает возможность студенту владеть специальными знаниями, двигательными навыками и умениями.</t>
+    <t>В учебном пособии кратко дается история возникновения и развития каратэ за рубежом, в СССР и России, достижения студентов вузов на соревнованиях международного уровня, рассматриваются программные требования, которые дают возможность уметь организовать и провести занятия студентов в высших учебных заведениях с использованием средств и методов восточных единоборств, показателей уровня физической подготовленности, где студент должен знать специфическую особенность каратэ как вида спорта, средства самозащиты и системы физических упражнений, связанных с двигательным своеобразием его применения, прикладной и спортивной значимостью. Каратэ характеризуется как вид физического воспитания, который рекомендуется как средство для проведения занятий в группе спортивного отделения вуза. Предложены педагогические технологии формирования физической культуры студентов на основе каратэ, применение которых дает возможность студенту владеть специальными знаниями, двигательными навыками и умениями.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-08900-4</t>
   </si>
   <si>
     <t>75.715я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>КАРАТЭ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе кратко дается история возникновения и развития каратэ за рубежом, в СССР и России, достижения студентов на соревнованиях международного уровня, рассматриваются программные требования, которые дают возможность уметь организовать и провести занятия студентов в средних учебных заведениях с использованием средств и методов восточных единоборств, показателей уровня физической подготовленности, где студент должен знать специфическую особенность каратэ как вида спорта, средства самозащиты и системы физических упражнений, связанных с двигательным своеобразием его применения, прикладной и спортивной значимостью. Каратэ характеризуется как вид физического воспитания, который рекомендуется как средство для проведения занятий в группе спортивного отделения колледжа. Предложены педагогические технологии формирования физической культуры студентов на основе каратэ, применение которых дает возможность студенту владеть специальными знаниями, двигательными навыками и умениями. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов среднего профессионального образования, преподавателей кафедр физического воспитания и слушателей факультетов повышения квалификации.</t>
+    <t>В учебном пособии кратко дается история возникновения и развития каратэ за рубежом, в СССР и России, достижения студентов на соревнованиях международного уровня, рассматриваются программные требования, которые дают возможность уметь организовать и провести занятия студентов в средних учебных заведениях с использованием средств и методов восточных единоборств, показателей уровня физической подготовленности, где студент должен знать специфическую особенность каратэ как вида спорта, средства самозащиты и системы физических упражнений, связанных с двигательным своеобразием его применения, прикладной и спортивной значимостью. Каратэ характеризуется как вид физического воспитания, который рекомендуется как средство для проведения занятий в группе спортивного отделения колледжа. Предложены педагогические технологии формирования физической культуры студентов на основе каратэ, применение которых дает возможность студенту владеть специальными знаниями, двигательными навыками и умениями.</t>
   </si>
   <si>
     <t>978-5-534-10837-8</t>
   </si>
   <si>
     <t>75.715я723</t>
   </si>
   <si>
     <t>06.05.2019</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЕ. КАЛЕНДАРНО-ТЕМАТИЧЕСКОЕ ПЛАНИРОВАНИЕ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
-    <t>В пособии представлен материал по физическому воспитанию студентов высших учебных заведений в зависимости от их учебного плана, способствующий успешному проведению занятия. Материал занятий содержит описание общеразвивающих упражнений, спортивных игр и др. Приведены методические и психофизиологические рекомендации по проведению занятий, подробные поурочные планы для I—III курсов, варианты промежуточного и итогового контроля. Представленные комплексы физических упражнений позволят повысить эффективность учебного процесса, избежать монотонности и пробудить интерес студентов к самостоятельным занятиям физическими упражнениями. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Рекомендуется студентам, аспирантам, слушателям ФПК, преподавателям физического воспитания вузов, а также изучающим дисциплину «Теоретические и прикладные аспекты методической работы учителя физической культуры» (специальность 49.02.01 Физическая культура) в рамках среднего профессионального образования.</t>
+    <t>В пособии представлен материал по физическому воспитанию студентов высших учебных заведений в зависимости от их учебного плана, способствующий успешному проведению занятия. Материал занятий содержит описание общеразвивающих упражнений, спортивных игр и др. Приведены методические и психофизиологические рекомендации по проведению занятий, подробные поурочные планы для I—III курсов, варианты промежуточного и итогового контроля. Представленные комплексы физических упражнений позволят повысить эффективность учебного процесса, избежать монотонности и пробудить интерес студентов к самостоятельным занятиям физическими упражнениями. Рекомендуется студентам, аспирантам, слушателям ФПК, преподавателям физического воспитания вузов, а также изучающим дисциплину «Теоретические и прикладные аспекты методической работы учителя физической культуры» (специальность 49.02.01 Физическая культура) в рамках среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-11125-5</t>
   </si>
   <si>
     <t>74.48я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>02.09.2019</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ И ПРИКЛАДНЫЕ АСПЕКТЫ МЕТОДИЧЕСКОЙ РАБОТЫ УЧИТЕЛЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ. КАЛЕНДАРНО-ТЕМАТИЧЕСКОЕ ПЛАНИРОВАНИЕ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
-    <t>В пособии представлен материал по физическому воспитанию студентов учебных заведений в зависимости от их учебного плана, способствующий успешному проведению занятия. Материал занятий содержит описание общеразвивающих упражнений, спортивных игр и др. Приведены методические и психофизиологические рекомендации по проведению занятий, подробные поурочные планы для I—III курсов, варианты промежуточного и итогового контроля. Представленные комплексы физических упражнений позволят повысить эффективность учебного процесса, избежать монотонности и пробудить интерес студентов к самостоятельным занятиям физическими упражнениями. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Рекомендуется студентам, изучающим дисциплину «Теоретические и прикладные аспекты методической работы учителя физической культуры» (специальность 49.02.01 Физическая культура) и преподавателям физической культуры.</t>
+    <t>В пособии представлен материал по физическому воспитанию студентов учебных заведений в зависимости от их учебного плана, способствующий успешному проведению занятия. Материал занятий содержит описание общеразвивающих упражнений, спортивных игр и др. Приведены методические и психофизиологические рекомендации по проведению занятий, подробные поурочные планы для I—III курсов, варианты промежуточного и итогового контроля. Представленные комплексы физических упражнений позволят повысить эффективность учебного процесса, избежать монотонности и пробудить интерес студентов к самостоятельным занятиям физическими упражнениями. Рекомендуется студентам, изучающим дисциплину «Теоретические и прикладные аспекты методической работы учителя физической культуры» (специальность 49.02.01 Физическая культура) и преподавателям физической культуры.</t>
   </si>
   <si>
     <t>978-5-534-11320-4</t>
   </si>
   <si>
     <t>74.48я723</t>
   </si>
   <si>
     <t>04.06.2019</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ФИЗИЧЕСКОГО ВОСПИТАНИЯ В ВЫСШИХ УЧЕБНЫХ ЗАВЕДЕНИЯХ 2-е изд.</t>
   </si>
   <si>
     <t xml:space="preserve"> Ч. Т. Иванков,  С. А. Литвинов.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В курсе представлено вариативное использование материала по физическому воспитанию студентов в зависимости от учебного плана конкретного высшего учебного заведения, способствующее успешному проведению занятия. Материал занятий содержит описание общеразвивающих упражнений, спортивных игр и др. Предлагаемые комплексы физических упражнений позволят повысить эффективность учебного процесса, избежать монотонности и пробудить интерес студентов к самостоятельным занятиям физическими упражнениями. Предназначено преподавателям физического воспитания вузов, рекомендуется студентам, аспирантам, слушателям ФПК.</t>
   </si>
   <si>
     <t>978-5-534-20570-1</t>
   </si>