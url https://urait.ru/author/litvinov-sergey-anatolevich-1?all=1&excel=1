--- v2 (2026-05-24)
+++ v3 (2026-07-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>24.05.2026</t>
+    <t>24.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>