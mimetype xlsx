--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
-    <t>03.03.2026</t>
+    <t>19.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -780,51 +780,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/materialovedenie-yuvelirnye-izdeliya-564216" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ohrana-truda-i-ohrana-okruzhayuschey-sredy-v-liteynyh-tehnologiyah-585985" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-metallov-i-splavov-587466" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-metallov-i-splavov-586774" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-mehanicheskoy-obrabotki-hudozhestvennyh-izdeliy-590544" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-obrabotki-materialov-585884" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-obrabotki-materialov-587275" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-hudozhestvennogo-litya-585236" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-hudozhestvennogo-litya-585514" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-hudozhestvennogo-litya-589996" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-hudozhestvennogo-litya-ohrana-truda-i-ohrana-okruzhayuschey-sredy-585912" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-keramika-589994" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-obrabotka-dereva-589992" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-obrabotka-materialov-derevo-589993" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-obrabotka-materialov-keramika-589995" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-obrabotka-materialov-lite-589997" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennoe-materialovedenie-yuvelirnye-izdeliya-563646" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/materialovedenie-yuvelirnye-izdeliya-586267" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ohrana-truda-i-ohrana-okruzhayuschey-sredy-v-liteynyh-tehnologiyah-585985" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-metallov-i-splavov-587466" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-metallov-i-splavov-586774" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-mehanicheskoy-obrabotki-hudozhestvennyh-izdeliy-590544" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-obrabotki-materialov-585884" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-obrabotki-materialov-587275" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-hudozhestvennogo-litya-585236" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-hudozhestvennogo-litya-585514" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-hudozhestvennogo-litya-589996" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-hudozhestvennogo-litya-ohrana-truda-i-ohrana-okruzhayuschey-sredy-585912" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-keramika-589994" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-obrabotka-dereva-589992" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-obrabotka-materialov-derevo-589993" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-obrabotka-materialov-keramika-589995" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-obrabotka-materialov-lite-589997" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennoe-materialovedenie-yuvelirnye-izdeliya-585883" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1005,81 +1005,81 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>564216</v>
+        <v>586267</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1419.0</v>
+        <v>1229.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1559.0</v>
+        <v>1349.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -2123,113 +2123,113 @@
         <v>38</v>
       </c>
       <c r="S20" s="6" t="s">
         <v>116</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U20" s="6" t="s">
         <v>117</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
         <v>79</v>
       </c>
       <c r="X20" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y20" s="8">
         <v>0.334</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="8">
-        <v>563646</v>
+        <v>585883</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J21" s="8">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L21" s="9">
-        <v>1419.0</v>
+        <v>1229.0</v>
       </c>
       <c r="M21" s="9">
-        <v>1559.0</v>
+        <v>1349.0</v>
       </c>
       <c r="N21" s="6"/>
       <c r="O21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U21" s="6" t="s">
         <v>119</v>
       </c>
       <c r="V21" s="6"/>
       <c r="W21" s="6" t="s">
         <v>120</v>
       </c>
       <c r="X21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y21" s="8">
-        <v>0.382</v>
+        <v>0.38</v>
       </c>
       <c r="Z21" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_15"/>