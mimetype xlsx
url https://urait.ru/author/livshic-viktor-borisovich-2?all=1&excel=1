--- v2 (2026-04-19)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
-    <t>19.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -184,51 +184,51 @@
   <si>
     <t>В пособии авторы описывают различные технологические процессы, используемые в художественном литье, технологии изготовления моделей и отливок различными способами, включая метод 3D-печати, а также методы отделки орнаментных художественных изделий. В издании также приведены современные требования норм и меры по безопасности и охране труда и охране окружающей среды в различных технологических процессах художественного литья. Для закрепления пройденного материала в каждой части учебного пособия приводятся вопросы и задания для самоконтроля.</t>
   </si>
   <si>
     <t>978-5-534-20164-2</t>
   </si>
   <si>
     <t>65.246:20.18я723</t>
   </si>
   <si>
     <t>30.08.2019</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ МЕТАЛЛОВ И СПЛАВОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Кушнир А. П., Лившиц В. Б.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В книге освещены основы технологии формообразования художественных изделий из различных цветных и черных металлов и сплавов. Рассмотрены вопросы технологии изготовления художественных изделий методами литья, сварки, пайки, склейки, методами механической обработки, а также ряда технологий в дизайне. Изложены основные виды формообразования и отделки изделий из металлов и сплавов. Описаны принципиальные особенности каждой из технологий изготовления художественных изделий, их основные операции и применяемое оборудование. Содержание учебного пособия соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, изучающих дизайн и обработку художественных изделий из металлов, а также для широкого круга читателей, интересующихся данными направлениями.</t>
+    <t>В книге освещены основы технологии формообразования художественных изделий из различных цветных и черных металлов и сплавов. Рассмотрены вопросы технологии изготовления художественных изделий методами литья, сварки, пайки, склейки, методами механической обработки, а также ряда технологий в дизайне. Изложены основные виды формообразования и отделки изделий из металлов и сплавов. Описаны принципиальные особенности каждой из технологий изготовления художественных изделий, их основные операции и применяемое оборудование. Содержание учебного пособия соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования. Для учащихся, изучающих дизайн и обработку художественных изделий из металлов, а также для широкого круга читателей, интересующихся данными направлениями.</t>
   </si>
   <si>
     <t>978-5-534-11934-3</t>
   </si>
   <si>
     <t>34.3я73</t>
   </si>
   <si>
     <t>28.06.2019</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ МЕТАЛЛОВ И СПЛАВОВ. Учебник для СПО</t>
   </si>
   <si>
     <t>Освещены основы технологии формообразования художественных изделий из различных цветных и черных металлов и сплавов. Рассмотрены вопросы технологии изготовления художественных изделий методами литья, сварки, пайки, склейки, методами механической обработки, а также ряда технологий в дизайне. Изложены основные виды формообразования и отделки изделий из металлов и сплавов. Описаны принципиальные особенности каждой из технологий изготовления художественных изделий, их основные операции и применяемое оборудование. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для учащихся, изучающих дизайн и обработку художественных изделий из металлов, а также для широкого круга читателей, интересующихся данными направлениями.</t>
   </si>
   <si>
     <t>978-5-534-11111-8</t>
   </si>
   <si>
     <t>34.3я723</t>
   </si>
   <si>
     <t>14.03.2025</t>
   </si>