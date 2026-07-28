--- v3 (2026-06-03)
+++ v4 (2026-07-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
-    <t>03.06.2026</t>
+    <t>28.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>