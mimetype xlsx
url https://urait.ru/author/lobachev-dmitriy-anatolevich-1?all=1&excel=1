--- v3 (2026-05-03)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
-    <t>03.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>30.01.2019</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭКОНОМИЧЕСКОЙ ТЕОРИИ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Лобачевой Е.Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>Новое издание классического учебника «Экономическая теория» подготовлено коллективом авторов кафедры экономической теории МГТУ имени Н. Э. Баумана под редакцией блестящего экономиста, доктора экономических наук, профессора Е. Н. Лобачевой. Книга дает читателю представление об общих подходах и методах исследования экономических процессов с учетом перемен, произошедших в экономической жизни нашей страны в последние годы. Учебник позволит студентам сформировать базовый уровень экономической грамотности, составить целостное представление о сути экономических явлений.</t>
+    <t>Новое издание классического учебника «Экономическая теория» подготовлено коллективом авторов кафедры экономической теории МГТУ имени Н. Э. Баумана под редакцией блестя щего экономиста, доктора экономических наук, профессора Е. Н. Лобачевой. Книга дает читателю представление об общих подходах и методах исследования экономических процессов с учетом перемен, произошедших в экономической жизни нашей страны в последние годы. Учебник позволит студентам сформировать базовый уровень экономической грамотности, составить целостное представление о сути экономических явлений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-10699-2</t>
   </si>
   <si>
     <t>65.01я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>30.10.2014</t>
   </si>
   <si>
     <t>ЭКОНОМИЧЕСКАЯ ТЕОРИЯ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Новое издание классического учебника «Экономическая теория» подготовлено коллективом авторов кафедры экономической теории МГТУ им. Н. Э. Баумана под редакцией блестящего экономиста, доктора экономических наук, профессора Е. Н. Лобачевой. Книга дает читателю представление об общих подходах и методах исследования экономических процессов с учетом перемен, произошедших в экономической жизни нашей страны в последние годы. Учебник позволит студентам сформировать базовый уровень экономической грамотности, составить целостное представление о сути экономических явлений. Для закрепления знаний предлагаются контрольные вопросы, темы рефератов, основная и дополнительная литература.</t>
+    <t>Курс дает читателю представление об общих подходах и методах исследования экономических процессов с учетом перемен, произошедших в экономической жизни нашей страны в последние годы. Курс позволит студентам сформировать базовый уровень экономической грамотности, составить целостное представление о сути экономических явлений.</t>
   </si>
   <si>
     <t>978-5-534-99952-5</t>
   </si>
   <si>
     <t>65.01я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>