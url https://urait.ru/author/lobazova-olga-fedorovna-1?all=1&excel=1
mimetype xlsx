--- v1 (2026-04-03)
+++ v2 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>03.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>