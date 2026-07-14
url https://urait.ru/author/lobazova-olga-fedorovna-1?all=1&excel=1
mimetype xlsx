--- v2 (2026-05-23)
+++ v3 (2026-07-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>23.05.2026</t>
+    <t>15.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,99 +133,99 @@
   <si>
     <t>29.05.2019</t>
   </si>
   <si>
     <t>РЕЛИГИОВЕДЕНИЕ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Лобазова О. Ф.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Религиоведение</t>
   </si>
   <si>
-    <t>Представленный курс дает полное и емкое определение религии, подробно освящает ее историю, функцию и роли в обществе. Курс безусловно будет полезен всем, кому необходимы навыки общения с представителями различных верований, а также даст почву для размышлений тем читателям, кто еще только задумывается над собственным мировоззренческим выбором. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначен студентам высших учебных заведений, обучающимся по гуманитарным направлениям, и будущим работникам социальной сферы.</t>
+    <t>Представленный учебник дает полное и емкое определение религии, подробно освящает ее историю, функцию и роли в обществе. Книга безусловно будет полезна всем, кому необходимы навыки общения с представителями различных верований. А также даст почву для размышлений тем читателям, кто еще только задумывается над собственным мировоззренческим выбором. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначен студентам высших учебных заведений, обучающимся по гуманитарным направлениям, и будущим работникам социальной сферы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-10597-1</t>
   </si>
   <si>
     <t>86.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>05.09.2019</t>
   </si>
   <si>
     <t>РЕЛИГИОВЕДЕНИЕ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Представленный курс дает полное и емкое определение религии, подробно освящает ее историю, функцию и роли в обществе. Курс безусловно будет полезен всем тем, кому необходимы навыки общения с представителями различных верований, а так же даст почву для размышлений тем читателям, кто еще только задумывается над собственным мировоззренческим выбором. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначено студентам образовательных учреждений среднего профессионального образования, обучающимся по гуманитарным направлениям, будущим работникам социальной сферы.</t>
+    <t>Представленный учебник дает полное и емкое определение религии, подробно освящает ее историю, функцию и роли в обществе. Книга безусловна будет полезна всем тем, кому необходимы навыки общения с представителями различных верований, а так же даст почву для размышлений тем читателям, кто еще только задумывается над собственным мировоззренческим выбором. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначено студентам образовательных учреждений среднего профессионального образования, обучающимся по гуманитарным направлениям, будущим работникам социальной сферы.</t>
   </si>
   <si>
     <t>978-5-534-11715-8</t>
   </si>
   <si>
     <t>86.2я723</t>
   </si>
   <si>
     <t>09.04.2019</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ РАБОТА: ПРЕДУПРЕЖДЕНИЕ И ПРЕОДОЛЕНИЕ КУЛЬТОВОЙ ЗАВИСИМОСТИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Социальная работа</t>
   </si>
   <si>
-    <t>В курсе сформулированы методологические основы социальной работы с лицами, подпавшими под влияние деструктивных религиозных культов, позволяющих наиболее эффективно противодействовать формированию культовой, сформулированы основные результаты деятельности деструктивных религиозных культов в современном российском обществе и выявлена их сущность; предложено определение анцилливной личности (ACL-личности), конкретизирующее типологию трансформации личностей, подпавших под влияние деструктивных религиозных культов, и определена система факторов, создающих условия для ее формирования в случае атаки деструктивных религиозных культов, разработана авторская LAV-модель принципов восстановления анцилливной личности и реинтеграции ее в социум в качестве ревертивной личности (RVT-личности), систематизированы задачи по подготовке социальных работников — специалистов по противодействию влиянию деструктивных религиозных культов и предложен алгоритм подготовки к данному виду деятельности. Для студентов, обучающихся по специальностям «Социальная работа», «Социальная педагогика», «Психология», а также по специальностям «Теология», «Религиоведение», «Юриспруденция», «Социальный менеджмент».</t>
+    <t>В курсе сформулированы методологические основы социальной работы с лицами, подпавшими под влияние деструктивных религиозных культов, позволяющих наиболее эффективно противодействовать формированию культовой, сформулированы основные результаты деятельности деструктивных религиозных культов в современном российском обществе и выявлена их сущность; предложено определение анцилливной личности (ACL-личности), конкретизирующее типологию трансформации личностей, подпавших под влияние деструктивных религиозных культов, и определена система факторов, создающих условия для ее формирования в случае атаки деструктивных религиозных культов, разработана авторская LAV-модель принципов восстановления анцилливной личности и реинтеграции ее в социум в качестве ревертивной личности (RVT-личности), систематизированы задачи по подготовке социальных работников — специалистов по противодействию влиянию деструктивных религиозных культов и предложен алгоритм подготовки к данному виду деятельности.</t>
   </si>
   <si>
     <t>978-5-534-10413-4</t>
   </si>
   <si>
     <t>60.95я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>28.02.2019</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ И ПСИХОЛОГИЯ РЕЛИГИИ: РЕЛИГИОЗНОЕ СОЗНАНИЕ В РОССИИ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Специальные социологические дисциплины</t>
   </si>
   <si>
     <t>Исследование посвященно проблемам религиозности массового и индивидуального сознания, которые рассматриваются в рамках сравнительно-исторического метода на примере развития религиозной ситуации в России от крещения Руси до современности. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание может представлять научный интерес для преподавателей, аспирантов и студентов гуманитарных специальностей высших учебных заведений. Основные положения и выводы работы могут быть учтены использованы работниками государственных учреждений и общественных организаций, деятельность которых связана с регулированием отношений между субъектами религиозности в ходе религиозной и нерелигиозной деятельности.</t>
   </si>
   <si>
     <t>978-5-534-10415-8</t>
   </si>