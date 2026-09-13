--- v3 (2026-07-14)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>15.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -864,54 +864,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>327</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1749.0</v>
+        <v>1829.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1919.0</v>
+        <v>2009.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -934,54 +934,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>327</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1749.0</v>
+        <v>1829.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1919.0</v>
+        <v>2009.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1004,54 +1004,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>180</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>859.0</v>
+        <v>899.0</v>
       </c>
       <c r="M7" s="9">
-        <v>939.0</v>
+        <v>989.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
@@ -1074,54 +1074,54 @@
       <c r="B8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>196</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1139.0</v>
+        <v>1199.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1249.0</v>
+        <v>1319.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">