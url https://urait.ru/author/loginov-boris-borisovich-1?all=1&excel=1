--- v3 (2026-04-16)
+++ v4 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>16.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЙ БАНКОВСКИЙ БИЗНЕС 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Логинов Б. Б.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Мировая экономика и внешнеэкономическая деятельность</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические и организационно-правовые основы международной банковской деятельности, представлены структура национальных и региональных банковских систем и формы присутствия иностранных кредитных организаций в ведущих странах мира (США, ЕС, КНР, Япония, Швейцария, исламские государства), а также механизм и масштабы офшорного банковского предпринимательства. Подробно разбираются требования международных организаций к банкам в рамках ВТО, Базельского комитета по банковскому надзору. Даны рекомендации по подготовке и реализации договоров с иностранным банком. Практические задачи и кейсы помогут найти оптимальные решения при проведении кредитных и валютных банковских операций. Международные и национальные правовые акты приведены по состоянию на август 2023 г. Содержание курса соответствует требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений экономического и финансового профилей, аспирантов, преподавателей, а также руководящего персонала банковских учреждений и работников кредитно-финансовых органов.</t>
+    <t>В курсе рассматриваются теоретические и организационно-правовые основы международной банковской деятельности, представлены структура национальных и региональных банковских систем и формы присутствия иностранных кредитных организаций в ведущих странах мира (США, ЕС, КНР, Япония, Швейцария, исламские государства), а также механизм и масштабы офшорного банковского предпринимательства. Подробно разбираются требования международных организаций к банкам в рамках ВТО, Базельского комитета по банковскому надзору. Даны рекомендации по подготовке и реализации договоров с иностранным банком. Практические задачи и кейсы помогут найти оптимальные решения при проведении кредитных и валютных банковских операций. Международные и национальные правовые акты приведены по состоянию на август 2023 г. Для студентов высших учебных заведений экономического и финансового профилей, аспирантов, преподавателей, а также руководящего персонала банковских учреждений и работников кредитно-финансовых органов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18138-8</t>
   </si>
   <si>
     <t>65.268я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>25.04.2019</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЙ ОФШОРНЫЙ БИЗНЕС. Учебник для вузов</t>
   </si>
   <si>
     <t>Михайлин А. Н., Смирнов Е. Н., Логинов Б. Б.</t>
   </si>
   <si>
     <t>Курс посвящен изучению основных аспектов международного движения капитала в рамках офшорных юрисдикций. Рассматриваются причины появления офшорных компаний, разнообразие офшорных схем, приводится множество примеров из российской практики. Особое внимание уделено влиянию офшорного бизнеса на мировую экономику, а также международным и российским методам деофшоризации экономики. Для студентов высших учебных заведений экономического и управленческого профилей, аспирантов, преподавателей, а также практикующих работников экономической и управленческой сферы. Курс будет полезен всем, кто интересуется международным офшорным бизнесом.</t>
   </si>