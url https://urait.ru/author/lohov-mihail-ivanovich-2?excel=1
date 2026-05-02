--- v2 (2026-03-15)
+++ v3 (2026-05-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>16.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>