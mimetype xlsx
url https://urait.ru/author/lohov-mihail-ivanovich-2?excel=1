--- v3 (2026-05-02)
+++ v4 (2026-06-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>03.05.2026</t>
+    <t>24.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,108 +130,108 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>28.02.2020</t>
   </si>
   <si>
     <t>ДЕТСКАЯ И ПОДРОСТКОВАЯ ПСИХИАТРИЯ: "НЕСТАНДАРТНЫЙ", ИЛИ "ПЛОХОЙ ХОРОШИЙ", РЕБЕНОК 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Фесенко Ю. А., Лохов М. И., Фесенко Е. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Клиническая и медицинская психология. Патопсихология. Психиатрия</t>
   </si>
   <si>
-    <t>Рассмотрены основные компенсаторные механизмы головного мозга ребенка, описаны наиболее распространенное пограничное нервно-психическое расстройство — синдром дефицита внимания и гиперактивности, связанное с минимальной дисфункцией мозга, и вопросы диагностики, лечения и обучения детей, страдающих этой патологией. Рассмотрены основные этапы и теории развития ребенка (Ж. Пиаже, Э. Эриксон, Л. С. Выготский), механизмы развития речи, нейрофизиологические основы сна и его нарушения, а также наиболее серьезные патологии психического развития в детском возрасте. Авторами приводятся собственные данные по методам компенсации рассматриваемого пограничного расстройства, в том числе с использованием биологической обратной связи, физиотерапии, рефлексотерапии, фармакологического регулирования под контролем электроэнцефалограммы, разнообразных психологических способов воздействия. Описаны истории болезни детей, даются яркие клинические примеры, позволяющие понять основной психологический компонент рассматриваемого страдания. Книга адресована главным образом врачам-практикам (психиатрам, неврологам, психотерапевтам), психологам, сталкивающимся в своей работе с проявлениями СДВГ, и родителям, интересующимся вопросами возникновения, течения и терапии этого сложного заболевания.</t>
+    <t>Рассмотрены основные компенсаторные механизмы головного мозга ребенка, описаны наиболее распространенное пограничное нервно-психическое расстройство — синдром дефицита внимания и гиперактивности, связанное с минимальной дисфункцией мозга, и вопросы диагностики, лечения и обучения детей, страдающих этой патологией. Рассмотрены основные этапы и теории развития ребенка (Ж. Пиаже, Э. Эриксон, Л. С. Выготский), механизмы развития речи, нейрофизиологические основы сна и его нарушения, а также наиболее серьезные патологии психического развития в детском возрасте. Авторами приводятся собственные данные по методам компенсации рассматриваемого пограничного расстройства, в том числе с использованием биологической обратной связи, физиотерапии, рефлексотерапии, фармакологического регулирования под контролем электроэнцефалограммы, разнообразных психологических способов воздействия.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12887-1</t>
   </si>
   <si>
     <t>56.14я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.02.2020</t>
   </si>
   <si>
     <t>КОРРЕКЦИЯ РЕЧЕВЫХ РАССТРОЙСТВ ДЕТСКОГО ВОЗРАСТА 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Фесенко Ю. А., Лохов М. И.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Специальная педагогика и психология. Дефектология. Логопедия</t>
   </si>
   <si>
-    <t>Книга своего рода популярная энциклопедия современных знаний по развитию речи, речевым патологиям и существующим способам их лечения. Рассмотрены наиболее часто встречающиеся патологии развития речи у детей младшего возраста (заикание, алалия, дисграфия, аутизм), распространенные сочетания заикания с другими пограничными психонервными расстройствами, связанными с минимальной дисфункцией мозга. На большом клиническом материале (более 2000 детей с заиканием и другими пограничными психическими расстройствами) развивается концепция системного подхода к профилактике и лечению больного ребенка. Приводятся уникальные авторские методики лечения и результаты использования интенсивной компенсации заикания, в том числе с использованием обратной связи, фармакологического регулирования под контролем электроэнцефалограммы, разнообразных психологических способов воздействия. Примененный многоплановый подход к обследованию и последующее эффективное лечение большого числа больных позволяют авторам на основании полученной базы данных выдвинуть гипотезу о первоисточнике пограничных психических расстройств детского возраста, к которым относится и заикание, — минимальной дисфункции мозга, ведущей к нарушению взаимодействия между структурами мозга. Книга будет полезна врачам-практикам, психологам, логопедам, занимающимся патологией речи, гиперактивностью и другими, сопутствующими речевым расстройствам пограничными состояниями, а также студентам медицинских и педагогических вузов.</t>
+    <t>Книга своего рода популярная энциклопедия современных знаний по развитию речи, речевым патологиям и существующим способам их лечения. Рассмотрены наиболее часто встречающиеся патологии развития речи у детей младшего возраста (заикание, алалия, дисграфия, аутизм), распространенные сочетания заикания с другими пограничными психонервными расстройствами, связанными с минимальной дисфункцией мозга. На большом клиническом материале (более 2000 детей с заиканием и другими пограничными психическими расстройствами) развивается концепция системного подхода к профилактике и лечению больного ребенка. Приводятся уникальные авторские методики лечения и результаты использования интенсивной компенсации заикания, в том числе с использованием обратной связи, фармакологического регулирования под контролем электроэнцефалограммы, разнообразных психологических способов воздействия.</t>
   </si>
   <si>
     <t>978-5-534-12886-4</t>
   </si>
   <si>
     <t>52.5я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>20.04.2020</t>
   </si>
   <si>
     <t>КОРРЕКЦИЯ РЕЧЕВЫХ РАССТРОЙСТВ ДЕТСКОГО ВОЗРАСТА 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Книга — своего рода популярная энциклопедия современных знаний по развитию речи, речевым патологиям и существующим способам их лечения. Рассмотрены наиболее часто встречающиеся патологии развития речи у детей младшего возраста (заикание, алалия, дисграфия, аутизм), распространенные сочетания заикания с другими пограничными психонервными расстройствами, связанными с минимальной дисфункцией мозга. На большом клиническом материале (более 2000 детей с заиканием и другими пограничными психическими расстройствами) развивается концепция системного подхода к профилактике и лечению больного ребенка. Приводятся уникальные авторские методики лечения и результаты использования интенсивной компенсации заикания, в том числе с использованием обратной связи, фармакологического регулирования под контролем электроэнцефалограммы, разнообразных психологических способов воздействия. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Книга будет полезна врачам-практикам, психологам, логопедам, занимающимся патологией речи, гиперактивностью и другими сопутствующими речевым расстройствам пограничными состояниями, а также студентам медицинских и педагогических направлений.</t>
+    <t>Книга — своего рода популярная энциклопедия современных знаний по развитию речи, речевым патологиям и существующим способам их лечения. Рассмотрены наиболее часто встречающиеся патологии развития речи у детей младшего возраста (заикание, алалия, дисграфия, аутизм), распространенные сочетания заикания с другими пограничными психонервными расстройствами, связанными с минимальной дисфункцией мозга. На большом клиническом материале (более 2000 детей с заиканием и другими пограничными психическими расстройствами) развивается концепция системного подхода к профилактике и лечению больного ребенка. Приводятся уникальные авторские методики лечения и результаты использования интенсивной компенсации заикания, в том числе с использованием обратной связи, фармакологического регулирования под контролем электроэнцефалограммы, разнообразных психологических способов воздействия.</t>
   </si>
   <si>
     <t>978-5-534-13573-2</t>
   </si>
   <si>
     <t>52.5я723</t>
   </si>
   <si>
     <t>09.07.2019</t>
   </si>
   <si>
     <t>ПСИХОФИЗИОЛОГИЯ ЖИВОГО МИРА</t>
   </si>
   <si>
     <t>Лохов М. И.</t>
   </si>
   <si>
     <t>Открытая наука</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Биология и биотехнологии</t>
   </si>