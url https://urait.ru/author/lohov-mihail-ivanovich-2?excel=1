--- v4 (2026-06-24)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>24.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>