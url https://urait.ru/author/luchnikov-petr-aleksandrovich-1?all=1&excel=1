--- v1 (2026-02-10)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>10.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>