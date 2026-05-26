--- v2 (2026-04-03)
+++ v3 (2026-05-26)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
-[...1 lines deleted...]
-    <t>03.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+  <si>
+    <t>26.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -187,90 +187,81 @@
   <si>
     <t>КОНСТРУИРОВАНИЕ И ТЕХНОЛОГИИ ПРОИЗВОДСТВА РАДИОЭЛЕКТРОННЫХ СРЕДСТВ. РАДИАЦИОННЫЕ ТЕХНОЛОГИИ. Учебник для СПО</t>
   </si>
   <si>
     <t>В книге рассматриваются технологические процессы в производстве элементов и устройств радиоэлектронной аппаратуры (РЭА) — электронных проборов, полупроводниковых и гибридных микросхем, антенных устройств, функциональных и защитных покрытий и других, где в качестве основного инструмента используются потоки ускоренных электронов и гамма-излучения. Рассмотрено технологическое оборудование и оснастка, включая генерирование, ускорение и фокусировку данных видов ионизирующих излучений.</t>
   </si>
   <si>
     <t>978-5-534-19783-9</t>
   </si>
   <si>
     <t>32.85я73</t>
   </si>
   <si>
     <t>29.02.2016</t>
   </si>
   <si>
     <t>ОСНОВЫ КОНСТРУИРОВАНИЯ И ТЕХНОЛОГИИ ПРОИЗВОДСТВА РАДИОЭЛЕКТРОННЫХ СРЕДСТВ. ИНТЕГРАЛЬНЫЕ СХЕМЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Гуляева Ю.В.</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Книга посвящена рассмотрению широкого круга физических принципов, определяющих технологические процессы изготовления интегральных схем радиоэлектронной аппаратуры — технологии получения кремниевых пластин, их оксидирования, диффузии, ионного легирования, литографии, сухого травления, сборки и герметизации готовых микроприборов. Также рассмотрены процессы формирования тонких пленок различными технологическими методами. Приведены основные схемы технологического оборудования и оснастки. Учебник предназначен для студентов вузов, обучающихся по специальностям «Проектирование и технология электронных устройств», «Проектирование и технология радиоэлектронных средств», «Конструирование и технология радиоэлектронных средств» и «Микроэлектроника», может быть полезным для студентов других специальностей и специалистов в области радиотехники.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-03170-6</t>
   </si>
   <si>
     <t>ОСНОВЫ КОНСТРУИРОВАНИЯ И ТЕХНОЛОГИИ ПРОИЗВОДСТВА РАДИОЭЛЕКТРОННЫХ СРЕДСТВ. ИОННО-ПЛАЗМЕННЫЕ ТЕХНОЛОГИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Сигов А. С., Иванов В. И., Лучников П. А., Суржиков А. П. ; Под ред. Сигова А.С.</t>
   </si>
   <si>
-    <t>В книге рассматриваются технологические процессы в производстве элементов и устройств радиоэлектронной аппаратуры (РЭА) — электронных проборов, полупроводниковых и гибридных микросхем, микроэлектромеханических систем, антенных устройств, функциональных и защитных покрытий и других, где в качестве основного инструмента используются ионно-плазменные потоки и пучки ускоренных ионов. Рассмотрено технологическое оборудование и оснастка, включая генерирование, ускорение и управление потоками ионов. Учебник предназначен для студентов вузов, обучающихся по специальностям «Проектирование и технология электронных устройств», «Проектирование и технология радиоэлектронных средств» и «Электронные приборы», может быть полезным для студентов других специальностей и специалистов в области радиотехники.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-9916-7153-8</t>
   </si>
   <si>
     <t>ОСНОВЫ КОНСТРУИРОВАНИЯ И ТЕХНОЛОГИИ ПРОИЗВОДСТВА РАДИОЭЛЕКТРОННЫХ СРЕДСТВ. ЭЛЕКТРОННЫЕ РАДИАЦИОННЫЕ ТЕХНОЛОГИИ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В книге рассматриваются технологические процессы в производстве элементов и устройств радиоэлектронной аппаратуры (РЭА) — электронных проборов, полупроводниковых и гибридных микросхем, антенных устройств, функциональных и защитных покрытий и других, где в качестве основного инструмента используются потоки ускоренных электронов и гамма-излучения. Рассмотрено технологическое оборудование и оснастка, включая генерирование, ускорение и фокусировку данных видов ионизирующих излучений. Учебник предназначен для студентов вузов, обучающихся по специальностям «Проектирование и технология электронных устройств», «Проектирование и технология радиоэлектронных средств», «Конструирование и технология радиоэлектронных стредств» и «Электронные приборы», может быть полезным для студентов других специальностей и специалистов в области радиотехники.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-9916-7154-5</t>
   </si>
   <si>
     <t>25.11.2015</t>
   </si>
   <si>
     <t>ТЕОРИЯ МЕХАНИЗМОВ И МАШИН. ПРОЕКТИРОВАНИЕ ЭЛЕМЕНТОВ И УСТРОЙСТВ ТЕХНОЛОГИЧЕСКИХ СИСТЕМ ЭЛЕКТРОННОЙ ТЕХНИКИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ивашов Е. Н., Лучников П. А., Сигов А. С., Степанчиков С. В. ; Под ред. Сигова А.С.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены общие и специальные вопросы проектирования элементов и устройств технологических систем электронной техники вакуумных систем оборудования тонкопленочной технологии, вакуумных устройств с бесконтактным магнитным взаимодействием, магнитных и электромагнитных систем вакуумного технологического оборудования, l-координатных исполнительных устройств, устройств на основе волнового движения и вводов движения в вакуум, опорных узлов, различных передаточных механизмов, трибосопряжений с модифицирующими полимерными покрытиями, электростатических крепежных устройств, а также вопросы расчета функциональных систем вакуумного оборудования на привносимый уровень загрязнений, газовыделение и др. Учебный материал соответствует курсу «Теория механизмов и машин», он четко систематизирован, дан в доступной для понимания форме. Текст содержит чертежи, информативные схемы, таблицы и графики. Главным плюсом учебника является наличие большого количества методологически эффективных практических примеров с разбором решений.</t>
+    <t>В учебнике рассмотрены общие и специальные вопросы проектирования элементов и устройств технологических систем электронной техники вакуумных систем оборудования тонкопленочной технологии, вакуумных устройств с бесконтактным магнитным взаимодействием, магнитных и электромагнитных систем вакуумного технологического оборудования, l-координатных исполнительных устройств, устройств на основе волнового движения и вводов движения в вакуум, опорных узлов, различных передаточных механизмов, трибосопряжений с модифицирующими полимерными покрытиями, электростатических крепежных устройств, а также вопросы расчета функциональных систем вакуумного оборудования на привносимый уровень загрязнений, газовыделение и др. Учебный материал четко систематизирован, дан в доступной для понимания форме. Текст содержит чертежи, информативные схемы, таблицы и графики. Главным плюсом учебника является наличие большого количества методологически эффективных практических примеров с разбором решений.</t>
   </si>
   <si>
     <t>978-5-534-03196-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1112,263 +1103,263 @@
         <v>460</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1899.0</v>
       </c>
       <c r="M8" s="9">
         <v>2089.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y8" s="8">
         <v>0.54</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>584046</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>270</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1189.0</v>
       </c>
       <c r="M9" s="9">
         <v>1309.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y9" s="8">
         <v>0.356</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>584045</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>321</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1379.0</v>
       </c>
       <c r="M10" s="9">
         <v>1519.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y10" s="8">
         <v>0.406</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584020</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>369</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1559.0</v>
       </c>
       <c r="M11" s="9">
         <v>1709.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y11" s="8">
         <v>0.452</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>