--- v2 (2026-03-03)
+++ v3 (2026-04-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>03.03.2026</t>
+    <t>24.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>