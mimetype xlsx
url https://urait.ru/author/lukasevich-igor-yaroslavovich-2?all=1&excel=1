--- v3 (2026-04-24)
+++ v4 (2026-06-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>24.04.2026</t>
+    <t>24.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,78 +175,78 @@
   <si>
     <t>ФИНАНСОВАЯ ПОЛИТИКА 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Финансовый менеджмент</t>
   </si>
   <si>
     <t>Курс содержит систематизированное изложение методов и моделей финансовой политики, различных аспектов их практического применения в процессе принятия решений в сфере управления фирмой. Детально и на доступном уровне раскрываются методы финансовой и дивидендной политики, оценки структуры и стоимости капитала и др. В курсе даются практические задания, большая часть материала рассматривается на примерах, взятых из практики отечественных и зарубежных компаний, а также из информационно-аналитической системы Bloomberg (Блумберг). Издание будет полезно для студентов, слушателей программ МВА, аспирантов и преподавателей экономических вузов, практических специалистов, руководителей коммерческих фирм, деловых людей.</t>
   </si>
   <si>
     <t>978-5-534-19229-2</t>
   </si>
   <si>
     <t>14.02.2020</t>
   </si>
   <si>
     <t>ФИНАНСОВОЕ МОДЕЛИРОВАНИЕ В ФИРМЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Экономическое прогнозирование и планирование. Бизнес-планирование</t>
   </si>
   <si>
-    <t>Книга содержит систематизированное изложение методов количественного анализа, используемых при принятии управленческих решений в финансовой сфере — от элементарных арифметических операций до сложных алгоритмов построения многокритериальных моделей, позволяющих получить оптимальные характеристики коммерческих сделок в зависимости от различных условий их проведения. В легкой и доступной форме излагаются методы учета фактора времени, оценки потоков платежей, количественного анализа эффективности инвестиционных проектов и операций с ценными бумагами, численного обоснования принятия решений в условиях риска и др. При этом рассмотрение материала тесно увязано с компьютерными технологиями решения типовых задач. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для работников банков, специалистов финансовых и коммерческих фирм, деловых людей, студентов и аспирантов экономических вузов, слушателей курсов повышения квалификации.</t>
+    <t>Книга содержит систематизированное изложение методов количественного анализа, используемых при принятии управленческих решений в финансовой сфере — от элементарных арифметических операций до сложных алгоритмов построения многокритериальных моделей, позволяющих получить оптимальные характеристики коммерческих сделок в зависимости от различных условий их проведения. В легкой и доступной форме излагаются методы учета фактора времени, оценки потоков платежей, количественного анализа эффективности инвестиционных проектов и операций с ценными бумагами, численного обоснования принятия решений в условиях риска и др. При этом рассмотрение материала тесно увязано с компьютерными технологиями решения типовых задач. Соответсвует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для работников банков, специалистов финансовых и коммерческих фирм, деловых людей, студентов и аспирантов экономических вузов, слушателей курсов повышения квалификации.</t>
   </si>
   <si>
     <t>978-5-534-11944-2</t>
   </si>
   <si>
     <t>25.03.2023</t>
   </si>
   <si>
     <t>ФИНАНСОВЫЙ МЕНЕДЖМЕНТ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Учебник, выдержавший несколько переизданий, содержит систематизированное изложение теоретических концепций финансового менеджмента, его методов и моделей, а также различных аспектов их практического применения в процессе принятия решений в сфере управления фирмой. Детально и на доступном уровне раскрываются методы финансового анализа и планирования, оценки активов и инвестиционных проектов, принятия решений в условиях риска, формирования структуры капитала, разработки дивидендной политики и др. Основное внимание уделяется долгосрочным финансовым решениям, оказывающим непосредственное влияние на реализацию генеральной стратегии предприятия. В учебнике даются практические задания, большая часть материала рассматривается на примерах, взятых из практики отечественных и зарубежных компаний, а также из информационно-аналитической системы Bloomberg (Блумберг). Издание будет полезно для бакалавров и магистрантов, слушателей программ МВА, аспирантов и преподавателей экономических вузов, практических специалистов, руководителей коммерческих фирм, деловых людей.</t>
+    <t>Учебник, выдержавший несколько переизданий, содержит систематизированное изложение теоретических концепций финансового менеджмента, его методов и моделей, а также различных аспектов их практического применения в процессе принятия решений в сфере управления фирмой. Детально и на доступном уровне раскрываются методы финансового анализа и планирования, оценки активов и инвестиционных проектов, принятия решений в условиях риска, формирования структуры капитала, разработки дивидендной политики и др. Основное внимание уделяется долгосрочным финансовым решениям, оказывающим непосредственное влияние на реализацию генеральной стратегии предприятия. В учебнике даются практические задания, большая часть материала рассматривается на примерах, взятых из практики отечественных и зарубежных компаний, а также из информационно-аналитической системы Bloomberg (Блумберг).</t>
   </si>
   <si>
     <t>978-5-534-16271-4</t>
   </si>
   <si>
     <t>18.03.2024</t>
   </si>
   <si>
     <t>ФИНАНСОВЫЙ МЕНЕДЖМЕНТ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Поляка Г.Б.</t>
   </si>
   <si>
-    <t>Изложены ключевые направления управления финансами организаций. Рассмотрены теоретические и практические аспекты финансового менеджмента, методика анализа и прогнозирования движения денежных потоков. Особое внимание уделено теоретическим основам функционирования финансов организаций и финансовым показателям, используемым в финансовом менеджменте, финансовым методам управления текущей деятельностью и инвестициями организации, управлению финансовыми рисками, внутрифирменному финансовому планированию. Для улучшения усвоения учебного материала метод расчёта финансовых показателей и финансового анализа сопровождаются конкретными примерами. Соответствует федеральному государственному образовательному стандарту высшего образования четвертого поколения. Для студентов и преподавателей экономических вузов, работников экономических и финансовых служб компаний, а также всех специалистов, занимающихся проблемами финансового менеджмента.</t>
+    <t>В учебнике представлено комплексное изложение основных направлений управления финансами предприятия. Особое внимание уделено теоретическим основам функционирования системы управления финансами предприятия: управлению основным и оборотным капиталом, денежными потоками, реальными инвестициями и инвестиционным портфелем, анализу финансовых показателей, используемых в финансовом менеджменте. Излагаются основы финансового планирования, анализа финансового состояния и антикризисного управления в организации, управления финансовыми рисками. Каждая глава включает контрольные вопросы и задания, которые помогут учащимся проверить степень усвоения изученного материала.</t>
   </si>
   <si>
     <t>978-5-534-18205-7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>