--- v1 (2026-03-22)
+++ v2 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>22.03.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>