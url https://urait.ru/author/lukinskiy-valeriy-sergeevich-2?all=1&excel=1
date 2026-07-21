--- v2 (2026-05-21)
+++ v3 (2026-07-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>21.05.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,96 +133,96 @@
   <si>
     <t>02.04.2024</t>
   </si>
   <si>
     <t>ЛОГИСТИКА И УПРАВЛЕНИЕ ЦЕПЯМИ ПОСТАВОК 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Лукинский В. С., Лукинский В. В., Плетнева Н. Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Логистика</t>
   </si>
   <si>
-    <t>В мире каждый день около трех миллиардов человек добираются или едут на работу и обратно (транспортные и пассажирские потоки); в год один миллиард людей становятся туристами (туристические потоки); несколько десятков миллионов ежедневно обращаются к врачам (медицинские потоки); огромное количество различных грузов перемещаются между складами различных уровней. И как тут не вспомнить, что «логистика не только наука о потоках, но и искусство вычисления». В курсе рассматриваются теоретические и методологические положения логистики и управления цепями поставок, уделено внимание состоянию, тенденциям и перспективам развития логистики в нашей стране и за рубежом, приводятся примеры из практической деятельности отечественных и зарубежных компаний, иллюстрирующие применение теоретических положений логистики в бизнесе. Отдельные темы посвящены функциональным областям логистики, управлению запасами, складированию, транспортировке, вопросам управления логистическими процессами и цепями поставок, а также проектированию цепей поставок.</t>
+    <t>В курсе рассматриваются теоретические и методологические положения логистики и управления цепями поставок, уделено внимание состоянию, тенденциям и перспективам развития логистики в нашей стране и за рубежом, приводятся примеры из практической деятельности отечественных и зарубежных компаний, иллюстрирующие применение теоретических положений логистики в бизнесе. Отдельные темы посвящены функциональным областям логистики, управлению запасами, складированию, транспортировке, вопросам управления логистическими процессами и цепями поставок, а также проектированию цепей поставок.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18570-6</t>
   </si>
   <si>
     <t>65.40я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ЛОГИСТИКА И УПРАВЛЕНИЕ ЦЕПЯМИ ПОСТАВОК 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В мире каждый день около 3 млрд человек добираются или едут на работу и обратно (транспортные и пассажирские потоки); в год 1 млрд людей становятся туристами (туристические потоки); несколько десятков миллионов ежедневно обращаются к врачам (медицинские потоки); огромное количество различных грузов перемещаются между складами различных уровней. И как тут не вспомнить, что «логистика не только наука о потоках, но и искусство вычисления». В курсе рассматриваются теоретические и методологические положения логистики и управления цепями поставок, уделено внимание состоянию, тенденциям и перспективам развития логистики в нашей стране и за рубежом, приводятся примеры из практической деятельности отечественных и зарубежных компаний, иллюстрирующие применение теоретических положений логистики в бизнесе. Отдельные темы посвящены функциональным областям логистики, управлению запасами, складированию, транспортировке, вопросам управления логистическими процессами и цепями поставок, а также проектированию цепей поставок.</t>
+    <t>В учебнике рассматриваются теоретические и методологические положения логистики и управления цепями поставок, уделено внимание состоянию, тенденциям и перспективам развития логистики в нашей стране и за рубежом, приводятся примеры из практической деятельности отечественных и зарубежных компаний, иллюстрирующие применение теоретических положений логистики в бизнесе. Отдельные главы посвящены функциональным областям логистики, управлению запасами, складированию, транспортировке, вопросам управления логистическими процессами и цепями поставок, а также проектированию цепей поставок.</t>
   </si>
   <si>
     <t>978-5-534-18571-3</t>
   </si>
   <si>
     <t>65.40я723</t>
   </si>
   <si>
     <t>29.11.2016</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ЗАПАСАМИ В ЦЕПЯХ ПОСТАВОК. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В.С. Лукинский [и др.].</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>В курсе рассматриваются актуальные проблемы управления запасами и методы их решения. Отражены общие теоретические вопросы: терминология управления запасами, классификации запасов, методов и моделей управления ими, эволюция и структура теории управления запасами. Также вошли темы, посвященные статистическим методам управления запасами, статической задаче, методам расчета страхового запаса, классической и модифицированным моделям определения оптимального размера заказа при независимых и многономенклатурных поставках. Большое внимание уделено практическому применению методов и моделей управления запасами. Показаны методы определения показателей запасов, расчет параметров основных стратегий управления запасами, метод определения номенклатурных групп, управление производственными запасами и запасами в интегрированных цепях поставок, его экономический аспект и специальные задачи и модели управления. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям подготовки, аспирантов, преподавателей, а также практических работников в сфере логистики и управления цепями поставок.</t>
+    <t>В курсе рассматриваются актуальные проблемы управления запасами и методы их решения. Отражены общие теоретические вопросы: терминология управления запасами, классификации запасов, методов и моделей управления ими, эволюция и структура теории управления запасами. Также вошли темы, посвященные статистическим методам управления запасами, статической задаче, методам расчета страхового запаса, классической и модифицированным моделям определения оптимального размера заказа при независимых и многономенклатурных поставках. Большое внимание уделено практическому применению методов и моделей управления запасами. Показаны методы определения показателей запасов, расчет параметров основных стратегий управления запасами, метод определения номенклатурных групп, управление производственными запасами и запасами в интегрированных цепях поставок.</t>
   </si>
   <si>
     <t>978-5-534-18478-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>