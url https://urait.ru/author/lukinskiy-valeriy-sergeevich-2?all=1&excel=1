--- v3 (2026-07-21)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>21.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -837,54 +837,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>434</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2239.0</v>
+        <v>2349.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2459.0</v>
+        <v>2579.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -907,54 +907,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>434</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2239.0</v>
+        <v>2349.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2459.0</v>
+        <v>2579.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -977,54 +977,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>625</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="9">
-        <v>2749.0</v>
+        <v>2889.0</v>
       </c>
       <c r="M7" s="9">
-        <v>3019.0</v>
+        <v>3179.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>