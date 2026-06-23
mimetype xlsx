--- v3 (2026-04-29)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>29.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>В ваших руках — первый за четверть века учебник по истории зарубежной литературы XVII—XVIII веков. Его особенностью является оригинальное рассмотрение историко-культурной периодизации этого времени. В данном учебнике со всей полнотой отражены динамика и специфика европейского и американского литературного процесса XVII—XVIII веков, показан историко-культурный контекст, в котором проходило развитие стилей и направлений литературы. Семнадцатый век показан как самостоятельный период, подготовивший и во многом предопределивший характер последующей за ним эпохи Просвещения. Авторы — заслуженные литературоведы — сделали замечательный и интересный учебник, живо и увлекательно повествующий о судьбах словесности Нового времени.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-9916-5617-7</t>
   </si>
   <si>
     <t>83.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>01.08.2018</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ XVII—XVIII ВЕКОВ: ПРАКТИКУМ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Ганин В. Н., Луков В. А. ; Отв. ред. Чернозёмова Е. Н.</t>
   </si>
   <si>
-    <t>Данный практикум является дополнением к учебнику для академического бакалавриата «История зарубежной литературы XVII—XVIII веков» (под редакцией В. Н. Ганина), опубликованного в издательстве «Юрайт» в 2016 г. В каждом разделе пособия дается примерный план практического занятия, развернутая консультация (научно-методическая разработка темы), вопросы для самоконтроля, материалы к занятию — художественные и критические тексты, которыми можно воспользоваться как при подготовке к практическому занятию (для чего помещены вопросы и задания), так и непосредственно во время его проведения. Приведены также рекомендуемая критическая литература, темы рефератов и докладов, которые во многих случаях могут стать при углубленной проработке и темами спецвопросов к экзамену, и темами курсовых работ. Изучение освещенных в пособии тем поможет студентам овладеть способностью самостоятельно на высоком уровне анализировать художественные произведения, а также конкретизировать представления о мировом литературном процессе.</t>
+    <t>Данный практикум является дополнением к учебнику для академического бакалавриата «История зарубежной литературы XVII—XVIII веков» (под редакцией В. Н. Ганина), опубликованного в издательстве «Юрайт» в 2016 г. В каждом разделе пособия дается примерный план практического занятия, развернутая консультация (научно-методическая разработка темы), вопросы для самоконтроля, материалы к занятию — художественные и критические тексты, которыми можно воспользоваться как при подготовке к практическому занятию (для чего помещены вопросы и задания), так и непосредственно во время его проведения. Приведены также рекомендуемая критическая литература, темы рефератов и докладов, которые во многих случаях могут стать при углубленной проработке и темами спецвопросов к экзамену, и темами курсовых работ.</t>
   </si>
   <si>
     <t>978-5-534-06838-2</t>
   </si>
   <si>
     <t>83.3(0)я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>