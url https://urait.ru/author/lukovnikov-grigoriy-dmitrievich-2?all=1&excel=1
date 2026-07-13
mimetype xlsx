--- v3 (2026-05-22)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>23.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>17.06.2024</t>
   </si>
   <si>
     <t>СЛЕДСТВЕННЫЕ ДЕЙСТВИЯ И ОПЕРАТИВНО-РОЗЫСКНЫЕ МЕРОПРИЯТИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Луковников Г. Д.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Уголовный процесс</t>
   </si>
   <si>
-    <t>В курсе рассматриваются понятие, сущность и содержание следственных действий и оперативно-розыскных мероприятий как основных средств установления обстоятельств совершенного преступления в процессе раскрытия и расследования преступлений применительно к досудебному производству по уголовным делам. В нем также представлены некоторые проблемы правового регулирования следственных действий и оперативно-розыскных мероприятий. Издание отмечено дипломом Московской академии Следственного комитета России за третье место в номинации «Лучшее учебное пособие» конкурса на лучшее издание, посвященное деятельности следственных органов Российской Федерации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание предназначено для студентов, аспирантов, преподавателей юридических вузов и факультетов для углубленного изучения отдельных тем дисциплины «Уголовно-процессуальное право (уголовный процесс)», а также в качестве дополнительного материала, обеспечивающего изучение и преподавание смежных с уголовным процессом дисциплин со всеми категориями обучаемых. Работа, посвященная основным средствам доказывания по уголовным делам, также может представлять интерес для сотрудников органов дознания и предварительного следствия, других работников правоохранительных органов.</t>
+    <t>В курсе рассматриваются понятие, сущность и содержание следственных действий и оперативно-розыскных мероприятий как основных средств установления обстоятельств совершенного преступления в процессе раскрытия и расследования преступлений применительно к досудебному производству по уголовным делам. В нем также представлены некоторые проблемы правового регулирования следственных действий и оперативно-розыскных мероприятий. Издание отмечено дипломом Московской академии Следственного комитета России за третье место в номинации «Лучшее учебное пособие» конкурса на лучшее издание, посвященное деятельности следственных органов Российской Федерации.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18722-9</t>
   </si>
   <si>
     <t>67.52я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>