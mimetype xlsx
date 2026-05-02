--- v2 (2026-03-14)
+++ v3 (2026-05-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>14.03.2026</t>
+    <t>02.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>