--- v3 (2026-05-02)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
-[...1 lines deleted...]
-    <t>02.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,75 +160,72 @@
   <si>
     <t>978-5-534-03748-7</t>
   </si>
   <si>
     <t>33.133я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>03.11.2015</t>
   </si>
   <si>
     <t>ГОРНЫЕ МАШИНЫ И ПРОВЕДЕНИЕ ГОРНО-РАЗВЕДОЧНЫХ ВЫРАБОТОК 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Лукьянов В. Г., Крец В. Г.</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
     <t>Машины, машиностроение и приборостроение</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены технические характеристики и конструкции современных горнопроходческих машин и комплексов, используемых при разведке месторождений полезных ископаемых, правила их технической эксплуатации и техники безопасности; назначение и классификация горно-разведочных выработок, основные физико-механические свойства горных пород и их влияние на устойчивость выработок. Изложены способы разрушения горных пород, принцип действия бурильных машин, состав и свойства промышленных взрывчатых веществ, способы и средства заряжания шпуров и взрывчатых зарядов. Описаны констукции крепи, механизация крепления, техника, технология и организация работ по проведению горно-разведочных выработок, последовательность выполнения процессов проходческого цикла при однозабойном и многозабойном методах проходки, вопросы безопасности. Приведены технико-экономические показатели и примеры скоростных проходок. Предназначен для студентов геологических специальностей, инженерно-технических работников, занимающихся горным делом, а также может быть полезен слушателям курсов дополнительного обучения на право технического руководства горными и взрывными работами.</t>
+    <t>В учебнике рассмотрены технические характеристики и конструкции современных горнопроходческих машин и комплексов, используемых при разведке месторождений полезных ископаемых, правила их технической эксплуатации и техники безопасности; назначение и классификация горно-разведочных выработок, основные физико-механические свойства горных пород и их влияние на устойчивость выработок. Изложены способы разрушения горных пород, принцип действия бурильных машин, состав и свойства промышленных взрывчатых веществ, способы и средства заряжания шпуров и взрывчатых зарядов. Описаны констукции крепи, механизация крепления, техника, технология и организация работ по проведению горно-разведочных выработок, последовательность выполнения процессов проходческого цикла при однозабойном и многозабойном методах проходки, вопросы безопасности. Приведены технико-экономические показатели и примеры скоростных проходок.</t>
   </si>
   <si>
     <t>978-5-9916-6540-7</t>
   </si>
   <si>
     <t>33.11я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.05.2016</t>
   </si>
   <si>
     <t>ГОРНЫЕ МАШИНЫ И ПРОВЕДЕНИЕ ГОРНО-РАЗВЕДОЧНЫХ ВЫРАБОТОК 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебнике рассмотрены технические характеристики и конструкции современных горнопроходческих машин и комплексов, используемых при разведке месторождений полезных ископаемых, правила их технической эксплуатации и техники безопасности; назначение и классификация горно-разведочных выработок, основные физико-механические свойства горных пород и их влияние на устойчивость выработок. Изложены способы разрушения горных пород, принцип действия бурильных машин, состав и свойства промышленных взрывчатых веществ, способы и средства заряжания шпуров и взрывчатых зарядов. Описаны констукции крепи, механизация крепления, техника, технология и организация работ по проведению горно-разведочных выработок, последовательность выполнения процессов проходческого цикла при однозабойном и многозабойном методах проходки, вопросы безопасности. Приведены технико-экономические показатели и примеры скоростных проходок. Предназначен для студентов образовательных учреждений среднего профессионального образования геологических специальностей, инженерно-технических работников, занимающихся горным делом, а также может быть полезен слушателям курсов дополнительного обучения на право технического руководства горными и взрывными работами.</t>
   </si>
   <si>
     <t>978-5-534-03475-2</t>
   </si>
   <si>
     <t>33.11я723</t>
   </si>
   <si>
     <t>17.09.2015</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПРОВЕДЕНИЯ ГОРНО-РАЗВЕДОЧНЫХ ВЫРАБОТОК 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Лукьянов В. Г., Панкратов А. В., Шмурыгин В. А.</t>
   </si>
   <si>
     <t>Технология производства</t>
   </si>
   <si>
     <t>В учебнике рассмотрены технические характеристики и конструкции современных горнопроходческих машин и комплексов, используемых при разведке месторождений полезных ископаемых, правила их технической эксплуатации и техники безопасности; назначение и классификация горно-разведочных выработок, основные физико-механические свойства горных пород и их влияние на устойчивость выработок. Изложены способы разрушения горных пород, принцип действия бурильных машин, состав и свойства промышленных взрывчатых веществ, способы и средства взрывания зарядов. Описаны конструкции крепи, механизация крепления, техника, технология и организация работ по проведению горно-разведочных выработок, последовательность выполнения процессов проходческого цикла при однозабойном и многозабойном методах проходки, вопросы безопасности. Приведены технико-экономические показатели и примеры скоростных проходок.</t>
   </si>
   <si>
     <t>978-5-534-01017-6</t>
   </si>
@@ -1026,129 +1023,129 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1819.0</v>
       </c>
       <c r="M7" s="9">
         <v>1999.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Y7" s="8">
         <v>0.534</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>561183</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>549</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2769.0</v>
       </c>
       <c r="M8" s="9">
         <v>3049.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Y8" s="8">
         <v>0.785</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">