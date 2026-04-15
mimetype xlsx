--- v2 (2026-02-27)
+++ v3 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>27.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>