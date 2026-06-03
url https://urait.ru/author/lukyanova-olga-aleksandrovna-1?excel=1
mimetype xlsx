--- v3 (2026-04-15)
+++ v4 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>15.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,87 +133,87 @@
   <si>
     <t>16.05.2024</t>
   </si>
   <si>
     <t>ОСОБЕННОСТИ РАССМОТРЕНИЯ УГОЛОВНЫХ ДЕЛ С УЧАСТИЕМ НЕСОВЕРШЕННОЛЕТНИХ. Учебник для вузов</t>
   </si>
   <si>
     <t>, Курченко В. Н. [и др.] ; Под ред. Бозрова В.М.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Уголовный процесс</t>
   </si>
   <si>
-    <t>Настоящее издание авторы посвятили историческим, процессуальным и организационным аспектам ювенальной юстиции и судопроизводства по уголовным делам с участием несовершеннолетних. При этом в отличие от аналогичных изданий авторы рассмотрели особенности судопроизводства не только касательно подсудимого (обвиняемого), но и всех иных лиц, вовлеченных в этот процесс. Особое внимание уделено предмету доказывания, его психологическим аспектам и обстоятельствам, которые способствуют полному и всестороннему установлению доказательственных фактов в судебном следствии. В пособии широко используется судебная практика. На доступном для читателя языке раскрыты особенности изложения приговора по делам данной категории. В число авторов помимо известных ученых включены практические работники. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Настоящее издание ориентированно на студентов юридических вузов, а также будет востребовано теми, кто проявляет интерес к проблемам ювенального судопроизводства.</t>
+    <t>Настоящее издание авторы посвятили историческим, процессуальным и организационным аспектам ювенальной юстиции и судопроизводства по уголовным делам с участием несовершеннолетних. При этом в отличие от аналогичных изданий авторы рассмотрели особенности судопроизводства не только касательно подсудимого (обвиняемого), но и всех иных лиц, вовлеченных в этот процесс. Особое внимание уделено предмету доказывания, его психологическим аспектам и обстоятельствам, которые способствуют полному и всестороннему установлению доказательственных фактов в судебном следствии. В пособии широко используется судебная практика. На доступном для читателя языке раскрыты особенности изложения приговора по делам данной категории. В число авторов помимо известных ученых включены практические работники.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18960-5</t>
   </si>
   <si>
     <t>67.410.2я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>22.05.2023</t>
   </si>
   <si>
     <t>ПРАВООХРАНИТЕЛЬНЫЕ ОРГАНЫ 5-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Бозрова В.М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Правоохранительные органы и силовые структуры</t>
   </si>
   <si>
-    <t>Курс отражает новейшие изменения законодательства (по состоянию на апрель 2023 г.), раскрывает современную систему правоохранительных органов Российской Федерации и некоторых зарубежных стран. В курсе освещены все необходимые темы: судебная власть и правосудие, органы раскрытия и расследования преступлений, прокуратура, органы юстиции и безопасности, адвокатура, правовой статус судей, прокуроров и т. д. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей образовательных учреждений среднего профессионального образования и всех, кто интересуется вопросами юриспруденции.</t>
+    <t>Курс отражает новейшие изменения законодательства (по состоянию на апрель 2023 г.), раскрывает современную систему правоохранительных органов Российской Федерации и некоторых зарубежных стран. В курсе освещены все необходимые темы: судебная власть и правосудие, органы раскрытия и расследования преступлений, прокуратура, органы юстиции и безопасности, адвокатура, правовой статус судей, прокуроров и т. д.</t>
   </si>
   <si>
     <t>978-5-534-16766-5</t>
   </si>
   <si>
     <t>67.7я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ПРАВООХРАНИТЕЛЬНЫЕ ОРГАНЫ РОССИЙСКОЙ ФЕДЕРАЦИИ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс отражает новейшие изменения законодательства (по состоянию на апрель 2023 г.), раскрывает современную систему правоохранительных органов Российской Федерации и некоторых зарубежных стран. В курсе освещены все необходимые темы: судебная власть и правосудие, органы раскрытия и расследования преступлений, прокуратура, органы юстиции и безопасности, адвокатура, правовой статус судей, прокуроров и т. д. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей вузов и всех, кто интересуется вопросами юриспруденции.</t>
   </si>
   <si>
     <t>978-5-534-16791-7</t>
   </si>
   <si>
     <t>67.7я73</t>
   </si>
 </sst>
 </file>
 