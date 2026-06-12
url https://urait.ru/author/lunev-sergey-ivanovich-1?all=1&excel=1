--- v3 (2026-04-26)
+++ v4 (2026-06-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>26.04.2026</t>
+    <t>12.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,120 +133,120 @@
   <si>
     <t>23.11.2015</t>
   </si>
   <si>
     <t>ИСТОРИЯ СТРАН АЗИИ И АФРИКИ ПОСЛЕ ВТОРОЙ МИРОВОЙ ВОЙНЫ В 2 Ч. ЧАСТЬ 1. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Лунёва С.И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Всемирная история</t>
   </si>
   <si>
-    <t>Курс представляет сквозной курс истории стран Азии и Африки в течение последних семидесяти лет. Структура курса позволяет проследить эволюцию всей зоны Востока, показать кардинальные изменения, связанные с его ролью в мировой системе, выявить закономерности политэкономического и социокультурного развития стран Азии и Африки. В первом томе освещается положение стран Востока к середине 1950-х годов и рассматриваются проблемы Дальнего Востока, Юго-Восточной Азии, Южной Азии и Среднего Востока (Иран, Турция, Афганистан), освещается положение стран Востока в современной мировой экономической и политической системе. Во втором томе рассматриваются проблемы Центральной Азии (в которую включена Монголия, которую часто считают частью Дальнего Востока), Ближнего Востока, Тропической и Южной Африки, освещается положение стран Азии и Африки в современной мировой политической и экономической системе. Курс адресован студентам и преподавателям высших учебных заведений, а также всем интересующимся вопросами развития и функционирования стран Азии и Африки.</t>
+    <t>Учебник представляет сквозной курс истории стран Азии и Африки в течение последних семидесяти лет. Структура книги позволяет проследить эволюцию всей зоны Востока, показать кардинальные изменения, связанные с его ролью в мировой системе, выявить закономерности политэкономического и социокультурного развития стран Азии и Африки. В первом томе освещается положение стран Востока к середине 1950-х годов и рассматриваются проблемы Дальнего Востока, Юго-Восточной Азии, Южной Азии и Среднего Востока (Иран, Турция, Афганистан), освещается положение стран Востока в современной мировой экономической и политической системе. Во втором томе рассматриваются проблемы Центральной Азии (в которую включена Монголия, которую часто считают частью Дальнего Востока), Ближнего Востока, Тропической и Южной Африки, освещается положение стран Азии и Африки в современной мировой политической и экономической системе.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16530-2</t>
   </si>
   <si>
     <t>63.3(5/6)63я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>25.12.2015</t>
   </si>
   <si>
     <t>ИСТОРИЯ СТРАН АЗИИ И АФРИКИ ПОСЛЕ ВТОРОЙ МИРОВОЙ ВОЙНЫ В 2 Ч. ЧАСТЬ 2. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Лунёв С. И.</t>
   </si>
   <si>
     <t>978-5-534-16531-9</t>
   </si>
   <si>
     <t>17.08.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ СТРАН БЛИЖНЕГО И СРЕДНЕГО ВОСТОКА ПОСЛЕ ВТОРОЙ МИРОВОЙ ВОЙНЫ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Лунёв С. И., Стрельцов Д. В. ; Под ред. Лунёва С.И., Стрельцова Д.В.</t>
   </si>
   <si>
-    <t>В курсе представлена история стран Ближнего и Среднего Востока в течение последних 70 лет, что позволяет проследить эволюцию стран Востока, показать кардинальные изменения, связанные с его ролью в мировой системе, выявить единичное, особенное и общее в развитии стран Ближнего и Среднего Востока. Основное внимание уделяется внутриполитическому и социально-экономическому развитию. Соответствует действующему ФГОС высшего образования. Для обучающихся по гуманитарным направлениям.</t>
+    <t>В курсе представлена история стран Ближнего и Среднего Востока в течение последних 70 лет, что позволяет проследить эволюцию стран Востока, показать кардинальные изменения, связанные с его ролью в мировой системе, выявить единичное, особенное и общее в развитии стран Ближнего и Среднего Востока. Основное внимание уделяется внутриполитическому и социально-экономическому развитию.</t>
   </si>
   <si>
     <t>978-5-534-16415-2</t>
   </si>
   <si>
     <t>63.3(0)63я73</t>
   </si>
   <si>
     <t>ИСТОРИЯ СТРАН ВОСТОЧНОЙ И ЮГО-ВОСТОЧНОЙ АЗИИ ПОСЛЕ ВТОРОЙ МИРОВОЙ ВОЙНЫ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Лунёв С. И., Стрельцов Д. В.</t>
   </si>
   <si>
-    <t>В учебнике и практикуме представлена история стран Восточной и Юго-Восточной Азии в течение последних 70 лет, что позволяет проследить эволюцию стран Востока, показать кардинальные изменения, связанные с его ролью в мировой системе, выявить единичное, особенное и общее в развитии стран Восточной и Юго-Восточной Азии. В учебнике основное внимание уделяется внутриполитическому и социально-экономическому развитию. Он включает и изучение культурно-цивилизационных и исторических параметров, международных отношений стран Восточной и Юго-Восточной Азии. Анализ взаимосвязи экономических, социальных, политических, исторических, внешнеполитических и культурологических измерений и применение многофакторного подхода позволяют дать комплексное знание о трансформации, об основных разнонаправленных векторах различных процессов в Восточной и Юго-Восточной Азии. В издании освещается положение стран Востока к середине 1950-х годов и рассматриваются проблемы Дальнего Востока, Юго-Восточной Азии, Центральной Азии (в которую включена Монголия, которую часто считают частью Дальнего Востока), освещается положение стран Восточной и Юго-Восточной Азии в современной мировой экономической и политической системе.</t>
+    <t>В учебнике и практикуме представлена история стран Восточной и Юго-Восточной Азии в течение последних 70 лет, что позволяет проследить эволюцию стран Востока, показать кардинальные изменения, связанные с его ролью в мировой системе, выявить единичное, особенное и общее в развитии стран Восточной и Юго-Восточной Азии. В учебнике основное внимание уделяется внутриполитическому и социально-экономическому развитию.</t>
   </si>
   <si>
     <t>978-5-534-16529-6</t>
   </si>
   <si>
     <t>30.04.2019</t>
   </si>
   <si>
     <t>РЕГИОНАЛИЗАЦИЯ И ИНТЕГРАЦИЯ: ИНДИЯ И ЮЖНАЯ АЗИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Лунёв С. И.</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
-    <t>В учебном пособии анализируются пути трансформации мировой системы, роль региональных ассоциаций и региональных держав, сопряженность регионализации и глобализации: их сочетание и противостояние; перспективы появления нового направления — возникновения на основе интеграции мега-регионов. Теоретические положения проверялись на конкретном регионе, Южной Азии: внешнеполитические процессы в нем имеют совершенно явное сходство с постсоветскими реалиями, причем протекают они на полвека дольше. Положение Индии удивительно напоминает ситуацию с Россией. Данный фактор позволит получить новое знание в выявлении потенциала витальности России в оценке направленности ее геоэкономических и геополитических интересов, в выделении эндогенных и экзогенных измерений, способствующих или ограничивающих реализацию этих интересов. Исследуется конкретная ситуация в Южной Азии: негативные и позитивные факторы для региональной интеграции; внешнеполитический курс; психологическое восприятие Индии центром, откуда управляли в прошлом периферийными областями; разные национальные ценности, политические системы, экономические стратегии и уровни социально-экономического развития. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Книга предназначена для студентов высших учебных заведений, специалистов, преподавателей и всех заинтересованных читателей.</t>
+    <t>В учебном пособии анализируются пути трансформации мировой системы, роль региональных ассоциаций и региональных держав, сопряженность регионализации и глобализации: их сочетание и противостояние; перспективы появления нового направления — возникновения на основе интеграции мега-регионов. Теоретические положения проверялись на конкретном регионе, Южной Азии: внешнеполитические процессы в нем имеют совершенно явное сходство с постсоветскими реалиями, причем протекают они на полвека дольше. Положение Индии удивительно напоминает ситуацию с Россией. Данный фактор позволит получить новое знание в выявлении потенциала витальности России в оценке направленности ее геоэкономических и геополитических интересов, в выделении эндогенных и экзогенных измерений, способствующих или ограничивающих реализацию этих интересов.</t>
   </si>
   <si>
     <t>978-5-534-11242-9</t>
   </si>
   <si>
     <t>66.4я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>