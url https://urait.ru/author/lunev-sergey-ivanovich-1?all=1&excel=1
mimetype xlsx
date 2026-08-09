--- v4 (2026-06-12)
+++ v5 (2026-08-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>12.06.2026</t>
+    <t>10.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>