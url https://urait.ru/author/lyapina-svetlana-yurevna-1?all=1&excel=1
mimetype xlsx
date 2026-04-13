--- v2 (2026-02-27)
+++ v3 (2026-04-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
-[...1 lines deleted...]
-    <t>27.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+  <si>
+    <t>13.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,90 +133,93 @@
   <si>
     <t>08.07.2019</t>
   </si>
   <si>
     <t>ОСНОВЫ ИННОВАЦИОННОЙ ДЕЯТЕЛЬНОСТИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Отв. ред. Мальцева С. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Инноватика</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются методологические основы, практика и инструментарий организационно-управленческой и предпринимательской деятельности в инновационной сфере на разных уровнях. Проанализированы вопросы регулирования инновационной деятельности, показано влияние особенностей инновационной системы, правового регулирования на развитие бизнеса. Учебник содержит большое количество практических примеров, кейсов, вопросы для самоконтроля, тесты. Издание поможет студентам и начинающим предпринимателям научиться решать основные задачи, возникающие при реализации инновационных проектов.</t>
+    <t>Рассматриваются методологические основы, практика и инструментарий организационно-управленческой и предпринимательской деятельности в инновационной сфере на разных уровнях. Проанализированы вопросы регулирования инновационной деятельности, показано влияние особенностей инновационной системы, правового регулирования на развитие бизнеса. Курс поможет научиться решать основные задачи, возникающие при реализации инновационных проектов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-17989-7</t>
+    <t>978-5-534-17582-0</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>01.02.2013</t>
+  </si>
+  <si>
+    <t>ТЕОРИЯ МЕНЕДЖМЕНТА 2-е изд., пер. и доп. Учебник и практикум для академического бакалавриата</t>
+  </si>
+  <si>
+    <t>Отв. ред. Афанасьев В. Я.</t>
+  </si>
+  <si>
+    <t>Гриф УМО</t>
+  </si>
+  <si>
+    <t>Бакалавр. Академический курс</t>
+  </si>
+  <si>
+    <t>Управленческая деятельность</t>
+  </si>
+  <si>
+    <t>Авторы учебника — ведущие профессора Государственного университета управления, Академии народного хозяйства, Национального исследовательского университета «Высшая школа экономики», Российского экономического университета им. Г. В. Плеханова — адаптируют классические концепции широкого спектра основ менеджмента к формату универсального представления единой теории. В издании представлен категорийно-понятийный аппарат и классификация менеджмента, подходы, методы и инструментарий его исследования и оценки, состав и содержание специализаций менеджмента организации. Освещены основные концепции, модели и механизмы современного менеджмента. Все это необходимо для обобщения и критической оценки практики менеджмента, а также исследования, проектирования и управления бизнес-процессами. Для лучшего усвоения теоретического материала в каждую главу включены ситуационные задания, контрольные вопросы и задания для самостоятельной работы.</t>
+  </si>
+  <si>
+    <t>978-5-9916-4368-9</t>
+  </si>
+  <si>
+    <t>65.290-2я73</t>
+  </si>
+  <si>
     <t>60*90/16</t>
-  </si>
-[...25 lines deleted...]
-    <t>65.290-2я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -576,51 +579,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-innovacionnoy-deyatelnosti-587885" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-menedzhmenta-508911" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-innovacionnoy-deyatelnosti-600352" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-menedzhmenta-508911" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -801,115 +804,115 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>587885</v>
+        <v>600352</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>517</v>
+        <v>492</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2109.0</v>
+        <v>2509.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2319.0</v>
+        <v>2759.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.595</v>
+        <v>0.716</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>508911</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2022</v>
       </c>
@@ -932,51 +935,51 @@
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="Y6" s="8">
         <v>0.739</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>