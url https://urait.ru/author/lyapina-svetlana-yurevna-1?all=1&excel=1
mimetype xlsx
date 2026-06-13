--- v3 (2026-04-13)
+++ v4 (2026-06-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>13.04.2026</t>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,51 +166,51 @@
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>01.02.2013</t>
   </si>
   <si>
     <t>ТЕОРИЯ МЕНЕДЖМЕНТА 2-е изд., пер. и доп. Учебник и практикум для академического бакалавриата</t>
   </si>
   <si>
     <t>Отв. ред. Афанасьев В. Я.</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
     <t>Бакалавр. Академический курс</t>
   </si>
   <si>
     <t>Управленческая деятельность</t>
   </si>
   <si>
-    <t>Авторы учебника — ведущие профессора Государственного университета управления, Академии народного хозяйства, Национального исследовательского университета «Высшая школа экономики», Российского экономического университета им. Г. В. Плеханова — адаптируют классические концепции широкого спектра основ менеджмента к формату универсального представления единой теории. В издании представлен категорийно-понятийный аппарат и классификация менеджмента, подходы, методы и инструментарий его исследования и оценки, состав и содержание специализаций менеджмента организации. Освещены основные концепции, модели и механизмы современного менеджмента. Все это необходимо для обобщения и критической оценки практики менеджмента, а также исследования, проектирования и управления бизнес-процессами. Для лучшего усвоения теоретического материала в каждую главу включены ситуационные задания, контрольные вопросы и задания для самостоятельной работы.</t>
+    <t>В учебнике представлен категорийно-понятийный аппарат и классификация менеджмента, подходы, методы и инструментарий его исследования и оценки, состав и содержание специализаций менеджмента организации. Освещены основные концепции, модели и механизмы современного менеджмента. Все это необходимо для обобщения и критической оценки практики менеджмента, а также исследования, проектирования и управления бизнес-процессами.</t>
   </si>
   <si>
     <t>978-5-9916-4368-9</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>