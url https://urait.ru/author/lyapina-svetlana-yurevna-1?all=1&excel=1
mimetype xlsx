--- v4 (2026-06-13)
+++ v5 (2026-08-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>13.06.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>