--- v1 (2026-02-20)
+++ v2 (2026-04-19)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>20.02.2026</t>
+    <t>19.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>