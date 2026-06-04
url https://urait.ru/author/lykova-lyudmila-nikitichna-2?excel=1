--- v2 (2026-04-19)
+++ v3 (2026-06-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>19.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,93 +133,93 @@
   <si>
     <t>17.06.2024</t>
   </si>
   <si>
     <t>НАЛОГИ И НАЛОГООБЛОЖЕНИЕ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Лыкова Л. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Налоговая, таможенная, бюджетная системы. Государственные закупки</t>
   </si>
   <si>
-    <t>Курс базируется на курсе, который его автор на протяжении почти 20 лет читал на экономическом факультете Московского государственного университета имени М. В. Ломоносова. Основное внимание уделено построению различных налогов, специфике регулирующей их нормативно-правовой базы, порядку формирования налоговых баз и установления налоговых ставок, взаимодействию Федерации и ее субъектов в области налогообложения. Обратите внимание: курс не дублирует нормативные документы. Автор обобщает теоретический материал и делает его максимально доступным для понимания, что позволит студентам оперативно ориентироваться в изменениях, которые постоянно вносятся в отечественную налоговую систему. Процедуры исчисления налогов и логика их действия рассматриваются на примерах. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата экономического профиля, аспирантов, преподавателей, слушателей курсов переподготовки и повышения квалификации кадров.</t>
+    <t>Издание базируется на курсе, который его автор на протяжении почти 20 лет читал на экономическом факультете Московского государственного университета имени М. В. Ломоносова. Основное внимание уделено построению различных налогов, специфике регулирующей их нормативно-правовой базы, порядку формирования налоговых баз и установления налоговых ставок, взаимодействию Федерации и ее субъектов в области налогообложения. Обратите внимание: курс не дублирует нормативные документы. Автор обобщает теоретический материал и делает его максимально доступным для понимания, что позволит студентам оперативно ориентироваться в изменениях, которые постоянно вносятся в отечественную налоговую систему. Процедуры исчисления налогов и логика их действия рассматриваются на примерах. В издании учтены изменения и дополнения, внесенные в российское налоговое законодательство в 2020 г. и вступившие в силу с 2021 г.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19394-7</t>
   </si>
   <si>
     <t>65.261.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>НАЛОГИ И НАЛОГООБЛОЖЕНИЕ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Учебник базируется на курсе, который его автор на протяжении почти 20 лет читал на экономическом факультете Московского государственного университета имени М. В. Ломоносова. Основное внимание уделено построению различных налогов, специфике регулирующей их нормативно-правовой базы, порядку формирования налоговых баз и установления налоговых ставок, взаимодействию федерации и ее субъектов в области налогообложения. Обратите внимание: учебник не дублирует нормативные документы. Автор обобщает теоретический материал и делает его максимально доступным для понимания, что позволит студентам оперативно ориентироваться в изменениях, которые постоянно вносятся в отечественную налоговую систему. Процедуры исчисления налогов и логика их действия рассматриваются на примерах. В учебнике учтены изменения и дополнения, внесенные в российское налоговое законодательство в первом полугодии 2019 года, а также целый ряд положений, вступающих в силу с 2020 года. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата экономического профиля, аспирантов, преподавателей, слушателей курсов переподготовки и повышения квалификации кадров.</t>
+    <t>Учебник базируется на курсе, который его автор на протяжении почти 20 лет читал на экономическом факультете Московского государственного университета имени М. В. Ломоносова. Основное внимание уделено построению различных налогов, специфике регулирующей их нормативно-правовой базы, порядку формирования налоговых баз и установления налоговых ставок, взаимодействию федерации и ее субъектов в области налогообложения. Обратите внимание: учебник не дублирует нормативные документы. Автор обобщает теоретический материал и делает его максимально доступным для понимания, что позволит студентам оперативно ориентироваться в изменениях, которые постоянно вносятся в отечественную налоговую систему. Процедуры исчисления налогов и логика их действия рассматриваются на примерах. В учебнике учтены изменения и дополнения, внесенные в российское налоговое законодательство в первом полугодии 2019 года, а также целый ряд положений, вступающих в силу с 2020 года.</t>
   </si>
   <si>
     <t>978-5-534-19395-4</t>
   </si>
   <si>
     <t>65.261.4я723</t>
   </si>
   <si>
     <t>27.04.2023</t>
   </si>
   <si>
     <t>НАЛОГОВЫЕ СИСТЕМЫ ЗАРУБЕЖНЫХ СТРАН 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Лыкова Л. Н., Букина И. С.</t>
   </si>
   <si>
-    <t>В курсе описываются сложившиеся в настоящее время налоговые системы ряда экономически развитых стран и некоторых стран с развивающимися рынками (в частности, США, Канады, Великобритании, Швейцарии, Китая, а также Беларуси и Казахстана). Рассмотрены особенности построения ключевых налогов, формирующих налоговые системы, порядок формирования налоговых баз и установления налоговых ставок и особенности исчисления налогов в зарубежных странах. Существенное внимание уделено вопросам взаимодействия Федерации, субъектов Федерации и муниципальных властей в процессе реализации налоговых полномочий в Федеративных государствах. Рассмотрены особенности налогового администрирования в зарубежных странах и вопросы гармонизации налоговых систем в рамках Европейского союза. Информация о состоянии налоговых систем стран приводится по состоянию на начало 2023 г. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов финансово-экономических специальностей, преподавателей и научных работников.</t>
+    <t>В курсе описываются сложившиеся в настоящее время налоговые системы ряда экономически развитых стран и некоторых стран с развивающимися рынками (в частности, США, Канады, Великобритании, Швейцарии, Китая, а также Беларуси и Казахстана). Рассмотрены особенности построения ключевых налогов, формирующих налоговые системы, порядок формирования налоговых баз и установления налоговых ставок и особенности исчисления налогов в зарубежных странах. Существенное внимание уделено вопросам взаимодействия Федерации, субъектов Федерации и муниципальных властей в процессе реализации налоговых полномочий в Федеративных государствах. Рассмотрены особенности налогового администрирования в зарубежных странах и вопросы гармонизации налоговых систем в рамках Европейского союза. Информация о состоянии налоговых систем стран приводится по состоянию на начало 2023 г.</t>
   </si>
   <si>
     <t>978-5-534-16131-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>