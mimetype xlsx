--- v3 (2026-06-04)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>04.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>