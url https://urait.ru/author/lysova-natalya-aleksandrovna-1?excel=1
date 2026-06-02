--- v2 (2026-04-15)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>15.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>22.07.2014</t>
   </si>
   <si>
     <t>ПРОЕКТНОЕ ФИНАНСИРОВАНИЕ И АНАЛИЗ. Учебник для вузов</t>
   </si>
   <si>
     <t>Федотова М. А., Никонова И. А., Лысова Н. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Финансовый менеджмент</t>
   </si>
   <si>
-    <t>Основная цель предлагаемого учебного пособия заключается в развитии компетенций, направленных на знание основ проектного финансирования, его законодательного обеспечения и формирование способностей использования ими современных приемов и методов проектного анализа, необходимых для оценки современного состояния, проблем и перспектив развития проектного финансирования в российской экономике. Данная цель определена задачей, поставленной Президентом Российской Федерации В. В. Путиным 23 мая 2014 года на пленарном заседании Петербургского международного экономического форума, принять все правовые акты, необходимые для запуска механизмов проектного финансирования. Каждая глава пособия содержит контрольные вопросы, задания, кейсы, которые помогут учащимся лучше усвоить теоретический материал.</t>
+    <t>Основная цель предлагаемого учебного пособия заключается в развитии у обучающихся на программах высшего профессионального образования компетенций, направленных на знание основ проектного финансирования, его законодательного обеспечения и формирование способностей использования ими современных приемов и методов проектного анализа, необходимых для оценки современного состояния, проблем и перспектив развития проектного финансирования в российской экономике. Данная цель определена задачей, поставленной Президентом Российской Федерации В. В. Путиным 23 мая 2014 года на пленарном заседании Петербургского международного экономического форума, принять до конца 2014 года все правовые акты, необходимые для запуска механизмов проектного финансирования. Каждая глава пособия содержит контрольные вопросы, задания, кейсы, которые помогут учащимся лучше усвоить теоретический материал.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-09860-0</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>