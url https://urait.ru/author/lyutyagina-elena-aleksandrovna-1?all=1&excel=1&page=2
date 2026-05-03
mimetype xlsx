--- v2 (2026-03-04)
+++ v3 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
-    <t>04.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -301,102 +301,102 @@
   <si>
     <t>Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по обществознанию. В нем излагаются ключевые понятия и категории современной юридической науки. Студенты усвоив курс «Основы права», получат полные, системные знания, необходимые для успешного освоения других учебных юридических дисциплин. Особенность курса состоит в том, что он показывает, как можно с помощью схем и таблиц, включая и «зрительную» память, содействовать запоминанию материала. Наличие схематически изложенного материала дает возможность существенно сократить время на подготовку и яснее видеть суть каждой темы, проявить определенную самостоятельность в их изучении. Курс подготовлен с учетом опыта преподавания в колледже Московского финансово-юридического университета (МФЮА), школах г. Москвы, Московском университете МВД России, Российском университете дружбы народов и других вузах.</t>
   </si>
   <si>
     <t>978-5-534-18413-6</t>
   </si>
   <si>
     <t>25.10.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ РОССИЙСКОЙ ГОСУДАРСТВЕННОСТИ. ПОЛИТИКО-ПРАВОВАЯ СИСТЕМА 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-20612-8</t>
   </si>
   <si>
     <t>13.02.2026</t>
   </si>
   <si>
     <t>ОСНОВЫ РОССИЙСКОЙ ГОСУДАРСТВЕННОСТИ. ПРАВОВАЯ СИСТЕМА 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Волков А. М., Лютягина Е. А. ; Под общ. ред. Лютягиной Е.А.</t>
   </si>
   <si>
-    <t>В курсе излагаются ключевые понятия и категории современной правовой системы России. Студенты усвоят курс «Основы российской государственности. Правовая система», получат полные, системные знания, необходимые для успешного освоения других учебных дисциплин. Особенность курса состоит в том, что он показывает, как можно с помощью схем и таблиц, включая и «зрительную» память, содействовать запоминанию материала. Наличие схематически изложенного материала дает возможность существенно сократить время на подготовку и яснее видеть суть каждой темы, проявить определенную самостоятельность в их изучении. Курс подготовлен с учетом опыта преподавания в Московском финансово-юридическом университете (МФЮА), Московском университете МВД России, Российском университете дружбы народов и других вузах. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей учебных заведений высшего образования.</t>
+    <t>В курсе излагаются ключевые понятия и категории современной правовой системы России. Студенты, изучившие курс «Основы российской государственности. Правовая система», получат полные, системные знания, необходимые для успешного освоения других учебных дисциплин. Особенность курса состоит в том, что он показывает, как можно с помощью схем и таблиц, включая и «зрительную» память, содействовать запоминанию материала. Наличие схематически изложенного материала дает возможность существенно сократить время на подготовку и яснее видеть суть каждой темы, проявить определенную самостоятельность в их изучении. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей учебных заведений высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-18414-3</t>
   </si>
   <si>
-    <t>25.07.2023</t>
-[...2 lines deleted...]
-    <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>24.03.2026</t>
+  </si>
+  <si>
+    <t>Основы экологического права 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Земельное право. Экологическое право</t>
   </si>
   <si>
     <t>Проблемы регулирования природопользования и охраны окружающей среды в последние годы все чаще находятся в центре внимания юридической науки. Это обусловлено тем, что правовое обеспечение деятельности природопользователей — особая сфера деятельности государства. Являясь собственником большей части природных ресурсов, оно обязано не только заботиться о получении доходов в бюджет страны от их использования, но и учитывать интересы будущих поколений. Особенностями и преимуществами данного издания являются новый подход к регулированию природопользования (публичное администрирование) и наличие практикума с задачами и тестами для практического закрепления изучаемого материала.</t>
   </si>
   <si>
-    <t>978-5-534-17345-1</t>
+    <t>978-5-534-21293-8</t>
   </si>
   <si>
     <t>67.407я723</t>
   </si>
   <si>
     <t>05.09.2022</t>
   </si>
   <si>
     <t>ПРАВОВЕДЕНИЕ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебнике дается изложение современного понимания правоведения, в доступной форме излагаются обобщенные систематизированные знания о функционировании и развитии правовых явлений и институтов, научные представления о социальной природе, сущности и назначении права. Особенность учебника состоит в том, что он показывает, как можно с помощью схем и таблиц, включая и «зрительную» память, содействовать запоминанию материала. Наличие схематически изложенного материала дает студентам возможность существенно сократить время на подготовку и яснее видеть суть каждой темы, проявить определенную самостоятельность в их изучении. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Книга рассчитана в первую очередь на студентов, обучающихся по неюридическим специальностям.</t>
   </si>
   <si>
     <t>978-5-534-15665-2</t>
   </si>
   <si>
     <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ПРОФЕССИОНАЛЬНОЙ ДЕЯТЕЛЬНОСТИ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе излагаются ключевые понятия и категории современной юридической науки. Курс рассчитан в первую очередь на студентов, обучающихся по направлению подготовки «Государственное и муниципальное управление» и по другим неюридическим направлениям и специальностям. Он позволяет им усвоить дисциплину «Основы права» («Правоведение»), получить полные, системные знания, необходимые для успешного освоения других учебных юридических дис циплин. Курс подготовлен с учетом опыта преподавания в учебных заведениях Москвы. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20613-5</t>
   </si>
   <si>
     <t>14.01.2021</t>
   </si>
   <si>
     <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ПРОФЕССИОНАЛЬНОЙ ДЕЯТЕЛЬНОСТИ В IT-СФЕРЕ. СХЕМЫ, ТАБЛИЦЫ, ОПРЕДЕЛЕНИЯ, КОММЕНТАРИИ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Правовое регулирование отраслей</t>
+    <t>Право в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе собраны основные положения данной дисциплины, которые помогут понять, успешно реализовать и защитить свои права. Уже после изучения первых страниц можно на деле проверить, что схемы и таблицы помогут разобраться с дисциплиной. Впоследствии раскроется более четкая картина понятий государства и права, правовых отношений. Полученные знания можно легко адаптировать к любой дисциплине, в том числе и юридической, сделав ее максимально простой в изучении. Все, что для этого нужно, — внимательно изучить приемы и практики, внедрить их в свою учебу. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс будет интересен студентам направлений и специальностей в сфере информационных технологий.</t>
   </si>
   <si>
     <t>978-5-534-14114-6</t>
   </si>
   <si>
     <t>26.02.2021</t>
   </si>
   <si>
     <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ПРОФЕССИОНАЛЬНОЙ ДЕЯТЕЛЬНОСТИ В IT-СФЕРЕ. СХЕМЫ, ТАБЛИЦЫ, ОПРЕДЕЛЕНИЯ, КОММЕНТАРИИ. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе собраны основные положения данной дисциплины, которые помогут понять, успешно реализовать и защитить свои права. Уже после изучения первых страниц можно на деле проверить, что схемы и таблицы помогут разобраться с дисциплиной. Впоследствии раскроется более четкая картина понятий государства и права, правовых отношений. Полученные знания можно легко адаптировать к любой дисциплине, в том числе и юридической, сделав ее максимально простой в изучении. Все, что для этого нужно, — внимательно изучить приемы и практики, внедрить их в свою учебу. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс будет интересен студентам направлений и специальностей в сфере информационных технологий.</t>
   </si>
   <si>
     <t>978-5-534-14659-2</t>
   </si>
   <si>
     <t>26.05.2021</t>
   </si>
   <si>
     <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ПРОФЕССИОНАЛЬНОЙ ДЕЯТЕЛЬНОСТИ В МЕДИЦИНЕ. Учебник для СПО</t>
   </si>
@@ -849,51 +849,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/administrativno-processualnoe-pravo-588875" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/administrativno-processualnoe-pravo-588967" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/administrativnoe-pravo-588338" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/administrativnoe-pravo-588193" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/administrativnoe-pravo-rossii-kurs-v-shemah-i-tablicah-588572" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/administrativnoe-pravo-rossii-kurs-v-shemah-i-tablicah-590460" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/administrativnoe-sudoproizvodstvo-590574" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschestvoznanie-osnovy-gosudarstva-i-prava-585720" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-prava-582955" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-prava-581553" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-rossiyskoy-gosudarstvennosti-politiko-pravovaya-sistema-589483" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-rossiyskoy-gosudarstvennosti-pravovaya-sistema-581554" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-561241" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-586833" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-583710" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-v-it-sfere-shemy-tablicy-opredeleniya-kommentarii-588626" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-v-it-sfere-shemy-tablicy-opredeleniya-kommentarii-588633" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-v-medicine-588662" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-v-torgovle-588663" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-osnovy-prirodopolzovaniya-i-ohrany-okruzhayuschey-sredy-581710" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/proizvodstvo-po-delam-ob-administrativnyh-pravonarusheniyah-600151" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-shemy-tablicy-opredeleniya-kommentarii-588447" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/administrativno-processualnoe-pravo-588875" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/administrativno-processualnoe-pravo-588967" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/administrativnoe-pravo-588338" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/administrativnoe-pravo-588193" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/administrativnoe-pravo-rossii-kurs-v-shemah-i-tablicah-588572" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/administrativnoe-pravo-rossii-kurs-v-shemah-i-tablicah-590460" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/administrativnoe-sudoproizvodstvo-590574" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschestvoznanie-osnovy-gosudarstva-i-prava-585720" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-prava-582955" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-prava-581553" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-rossiyskoy-gosudarstvennosti-politiko-pravovaya-sistema-589483" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-rossiyskoy-gosudarstvennosti-pravovaya-sistema-581554" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-581711" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-586833" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-583710" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-v-it-sfere-shemy-tablicy-opredeleniya-kommentarii-588626" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-v-it-sfere-shemy-tablicy-opredeleniya-kommentarii-588633" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-v-medicine-588662" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-v-torgovle-588663" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-osnovy-prirodopolzovaniya-i-ohrany-okruzhayuschey-sredy-581710" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/proizvodstvo-po-delam-ob-administrativnyh-pravonarusheniyah-600151" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-shemy-tablicy-opredeleniya-kommentarii-588447" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1908,115 +1908,115 @@
         <v>86</v>
       </c>
       <c r="S16" s="6" t="s">
         <v>95</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
         <v>96</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
         <v>78</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.471</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
-        <v>561241</v>
+        <v>581711</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J17" s="8">
-        <v>336</v>
+        <v>278</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
-        <v>1789.0</v>
+        <v>1519.0</v>
       </c>
       <c r="M17" s="9">
-        <v>1969.0</v>
+        <v>1669.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>99</v>
       </c>
       <c r="S17" s="6" t="s">
         <v>100</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
         <v>101</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
         <v>102</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
-        <v>0.527</v>
+        <v>0.457</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>586833</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
@@ -2303,51 +2303,51 @@
       <c r="J22" s="8">
         <v>278</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L22" s="9">
         <v>1519.0</v>
       </c>
       <c r="M22" s="9">
         <v>1669.0</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R22" s="6" t="s">
-        <v>86</v>
+        <v>112</v>
       </c>
       <c r="S22" s="6" t="s">
         <v>121</v>
       </c>
       <c r="T22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U22" s="6" t="s">
         <v>122</v>
       </c>
       <c r="V22" s="6"/>
       <c r="W22" s="6" t="s">
         <v>78</v>
       </c>
       <c r="X22" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y22" s="8">
         <v>0.457</v>
       </c>
       <c r="Z22" s="6"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="8">
         <v>588663</v>
@@ -2373,51 +2373,51 @@
       <c r="J23" s="8">
         <v>278</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L23" s="9">
         <v>1519.0</v>
       </c>
       <c r="M23" s="9">
         <v>1669.0</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q23" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R23" s="6" t="s">
-        <v>86</v>
+        <v>112</v>
       </c>
       <c r="S23" s="6" t="s">
         <v>125</v>
       </c>
       <c r="T23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U23" s="6" t="s">
         <v>126</v>
       </c>
       <c r="V23" s="6"/>
       <c r="W23" s="6" t="s">
         <v>127</v>
       </c>
       <c r="X23" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y23" s="8">
         <v>0.457</v>
       </c>
       <c r="Z23" s="6"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="8">
         <v>581710</v>