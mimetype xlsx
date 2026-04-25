--- v1 (2026-02-20)
+++ v2 (2026-04-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>20.02.2026</t>
+    <t>25.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>