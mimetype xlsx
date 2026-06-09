--- v2 (2026-04-25)
+++ v3 (2026-06-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>25.04.2026</t>
+    <t>09.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,51 +178,51 @@
   <si>
     <t>Махлина С. Т.</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Общее языкознание</t>
   </si>
   <si>
     <t>В представленном курсе даны три раздела. Первый из них посвящен лингвистике, послужившей основой для формирования семиотики — науки, получившей распространение в культуре XX века. Во втором разделе уделено внимание семиотике наиболее распространенным в наше время религиозным системам — христианству, православию, исламу и буддизму. В следующем разделе анализируется семиотика культуры, ибо в наше время семиотика стала брендом для современного гуманитарного знания и ее термины используются широко и повсеместно. Так как искусство является языком культуры, этому аспекту культуры также уделено внимание. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс будет интересен и полезен не только для студентов гуманитарных вузов, но и для всех интересующихся современными явлениями окружающего мира в целом и художественного освоения действительности в частности.</t>
   </si>
   <si>
     <t>978-5-534-14194-8</t>
   </si>
   <si>
     <t>81я73</t>
   </si>
   <si>
     <t>23.07.2020</t>
   </si>
   <si>
     <t>СЕМИОТИКА КУЛЬТУРЫ ПОВСЕДНЕВНОСТИ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе, посвященному семиотике повседневности, показаны особенности невербальной семиотики с помощью органов чувств — зрения, слуха, обоняния, осязания. Невербальная семиотика рассматривается также на уровне движений человека — пантомимики и мимики. В курс входит рассмотрение восприятия с позиций семиотики окружающего мира — дома, предметов объективной реальности, а также объекты вне дома — реклама и деньги. Кроме того, большой раздел посвящен имени собственному как индикатору личности, риторике тела и сексуальности, сновидениям. Все элементы анализа даны с показом разных регионов и разных исторических эпох. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Такой подход может быть интересен в первую очередь студентам, изучающим дисциплину «Лингвистика и семиотика», а также всем, кого волнуют вопросы гуманитарной сферы.</t>
+    <t>В книге, посвященной семиотике повседневности, показаны особенности невербальной семиотики с помощью органов чувств — зрения, слуха, обоняния, осязания. Невербальная семиотика рассматривается также на уровне движений человека — пантомимики и мимики. В книгу входит рассмотрение восприятия с позиций семиотики окружающего мира — дома, предметов объективной реальности, а также объекты вне дома — реклама и деньги. Кроме того, большой раздел посвящен имени собственному как индикатору личности, риторике тела и сексуальности, сновидениям. Все элементы анализа даны с показом разных регионов и разных исторических эпох. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Такой подход может быть интересен в первую очередь студентам, изучающим дисциплину «Лингвистика и семиотика», а также всем, кого волнуют вопросы гуманитарной сферы.</t>
   </si>
   <si>
     <t>978-5-534-13763-7</t>
   </si>
   <si>
     <t>71.05я73</t>
   </si>
   <si>
     <t>17.08.2021</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ИСТОРИЯ НАРОДНОЙ ХУДОЖЕСТВЕННОЙ КУЛЬТУРЫ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Курс рассматривает русскую народную художественную культуру в теоретическом и историческом аспектах, в пространстве повседневности и неповседневности, прослеживает становление и развитие народного быта, промыслов и фольклора от старины до современности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-14881-7</t>
   </si>
   <si>
     <t>71.061.2я73</t>
   </si>
   <si>
     <t>05.04.2017</t>
   </si>