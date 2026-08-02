--- v3 (2026-06-09)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>09.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>