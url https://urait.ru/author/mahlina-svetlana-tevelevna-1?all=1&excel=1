--- v4 (2026-08-02)
+++ v5 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>02.08.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>