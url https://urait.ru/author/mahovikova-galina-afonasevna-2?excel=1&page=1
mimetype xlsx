--- v1 (2026-02-20)
+++ v2 (2026-05-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>20.02.2026</t>
+    <t>06.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>