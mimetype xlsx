--- v2 (2026-05-06)
+++ v3 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
-[...1 lines deleted...]
-    <t>06.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21629-5</t>
   </si>
   <si>
     <t>65.9-56я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>01.12.2014</t>
   </si>
   <si>
     <t>МИКРОЭКОНОМИКА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Маховикова Г. А.</t>
   </si>
   <si>
     <t>Микроэкономика. Экономика организации (фирмы)</t>
   </si>
   <si>
-    <t>Учебник содержит систематизированное изложение базовых тем курса микроэкономики. Его цель сформировать знания в области экономической теории и практики для развития профессиональных качеств, компетенций и навыков, необходимых для выполнения функциональных обязанностей в сфере экономики. Написанный в доступной форме текст, иллюстративный материал, яркие практические примеры, предложенные в качестве дополнительной литературы современные публикации помогут усвоить экономические понятия и категории, изучить экономические концепции и использовать полученные современные знания в работе в государственных и частных структурах, при организации и управлении собственного бизнеса. В конце каждой главы для закрепления материала дается практикум, включающий вопросы и задания для самопроверки, тесты.</t>
+    <t>Учебник содержит систематизированное изложение базовых тем курса микроэкономики. Его цель сформировать знания в области экономической теории и практики для развития профессиональных качеств, компетенций и навыков, необходимых для выполнения функциональных обязанностей в сфере экономики. В конце каждой главы для закрепления материала дается практикум, включающий вопросы и задания для самопроверки, тесты.</t>
   </si>
   <si>
     <t>978-5-534-00984-2</t>
   </si>
   <si>
     <t>65.012.1я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>25.06.2015</t>
   </si>
   <si>
     <t>МИКРОЭКОНОМИКА 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-03474-5</t>
   </si>
@@ -250,93 +250,96 @@
   <si>
     <t>ОЦЕНКА СТОИМОСТИ МАШИН И ОБОРУДОВАНИЯ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Касьяненко Т. Г., Маховикова Г. А. ; Под ред. Касьяненко Т.Г.</t>
   </si>
   <si>
     <t>Оценочные концепции и их применение в оценке стоимости машин и оборудования приводятся в широком экономическом контексте, включающем исторический аспект ценообразования, а также теоретический анализ используемых на текущий момент методов и понятий. Теоретическая база оценки стоимости машин и оборудования изложена в соответствии с оригинальными американскими первоисточниками и отечественными методическими исследованиями.</t>
   </si>
   <si>
     <t>978-5-534-21939-5</t>
   </si>
   <si>
     <t>19.05.2017</t>
   </si>
   <si>
     <t>ЦЕНООБРАЗОВАНИЕ 7-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Касьяненко Т.Г.</t>
   </si>
   <si>
     <t>Торговое дело и ценообразование</t>
   </si>
   <si>
-    <t>Издание поможет получить необходимые знания в вопросах механизма ценообразования, определения ценовой политики и ценовой стратегии развития предприятия. В учебнике изложены общеэкономические подходы, представлен анализ прикладных аспектов, обобщена национальная практика ценообразования, учтен прогрессивный мировой опыт, раскрыта успешная ценовая политика ведущих фирм мира. Рассмотрены вопросы ценообразования на товарные линии, пакетного ценообразования, ценообразования с учетом фактора времени, ценообразования в условиях электронной торговли и совершенно новый вопрос взаимосвязи ценообразования и оценки бизнеса. Каждая глава учебника сопровождается практикумом с контрольными вопросами, тестами и задачами для самостоятельного решения.</t>
+    <t>Изложены общеэкономические подходы, представлен анализ прикладных аспектов, обобщена национальная практика ценообразования, учтен прогрессивный мировой опыт, раскрыта успешная ценовая политика ведущих фирм мира. Рассмотрены вопросы ценообразования на товарные линии, пакетного ценообразования, ценообразования с учетом фактора времени, ценообразования в условиях электронной торговли и совершенно новый вопрос взаимосвязи ценообразования и оценки бизнеса.</t>
   </si>
   <si>
     <t>978-5-534-16890-7</t>
   </si>
   <si>
     <t>65.011.3я73</t>
   </si>
   <si>
     <t>26.06.2023</t>
   </si>
   <si>
     <t>ЦЕНООБРАЗОВАНИЕ В ОТРАСЛЯХ ЭКОНОМИКИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Издание поможет получить необходимые знания в вопросах определения ценовой политики и ценовой стратегии развития предприятия. В курсе обобщена национальная практика ценообразования, раскрыта успешная ценовая политика ведущих фирм мира. Рассмотрены вопросы ценообразования на товарные линии, пакетного ценообразования, ценообразования с учетом фактора времени, ценообразования в условиях электронной торговли и совершенно новый вопрос взаимосвязи ценообразования и оценки бизнеса. Каждая тема курса сопровождается практикумом с контрольными вопросами и задачами для самостоятельного решения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-16680-4</t>
   </si>
   <si>
     <t>26.08.2025</t>
   </si>
   <si>
     <t>ЦЕНООБРАЗОВАНИЕ В ТОРГОВЛЕ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Маховикова Г. А., Лизовская В. В.</t>
   </si>
   <si>
     <t>В курсе рассматриваются вопросы теории и практики ценообразования в торговом деле. Анализируются все существующие теоретические концепции цены, виды и функции цен, выделены ценообразующие факторы, влияющие на уровень и динамику цен; различные методы ценового стимулирования продаж, а также психологические приемы осуществления ценовой политики. Рассмотрение практических проблем управления ценовой политикой торговли сопровождается большим числом примеров и анализом деловых ситуаций, возникающих в практике разработки и реализации ценовой политики торговой организации. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-20588-6</t>
   </si>
   <si>
     <t>65.290-86я73</t>
   </si>
   <si>
     <t>25.05.2017</t>
   </si>
   <si>
     <t>ЦЕНЫ И ЦЕНООБРАЗОВАНИЕ 7-е изд., пер. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Курс поможет получить необходимые знания в вопросах механизма ценообразования, определения ценовой политики и ценовой стратегии развития предприятия. В курсе изложены общеэкономи-ческие подходы, представлен анализ прикладных аспектов, обобщена национальная практика ценообразования, учтен прогрессивный мировой опыт, раскрыта успешная ценовая политика ведущих фирм мира. Рассмотрены вопросы ценообразования на товарные линии, пакетного ценообразования, ценообразования с учетом фактора времени, ценообразования в условиях электронной торговли и совершенно новый вопрос взаимосвязи ценообразования и оценки бизнеса. Каждая тема курса сопровождается практикумом с контрольными вопросами, тестами и задачами для самостоятельного решения.</t>
   </si>
   <si>
     <t>978-5-534-16892-1</t>
   </si>
   <si>
     <t>65.011.3я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1603,61 +1606,61 @@
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>2179.0</v>
       </c>
       <c r="M14" s="9">
         <v>2399.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>77</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.629</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>