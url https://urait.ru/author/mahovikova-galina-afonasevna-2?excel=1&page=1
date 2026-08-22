--- v3 (2026-06-23)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>