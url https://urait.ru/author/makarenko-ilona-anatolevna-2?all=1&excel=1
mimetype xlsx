--- v1 (2026-02-10)
+++ v2 (2026-04-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>10.02.2026</t>
+    <t>12.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>