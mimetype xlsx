--- v2 (2026-04-12)
+++ v3 (2026-05-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>12.04.2026</t>
+    <t>31.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,51 +175,51 @@
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
     <t>В монографии рассмотрены основные этапы развития криминалистики, формирования ее как отдельной отрасли знания, современные тенденции. Особое внимание уделено историческим предпосылкам новых подходов и методик в криминалистике, институту специальных познаний в разрезе истории российского судопроизводства. Авторы высказывают оригинальные идеи о возможностях реформирования досудебного производства.</t>
   </si>
   <si>
     <t>978-5-534-09497-8</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>30.05.2017</t>
   </si>
   <si>
     <t>ОБЩЕТЕОРЕТИЧЕСКИЕ ОСНОВЫ РАССЛЕДОВАНИЯ ПРЕСТУПЛЕНИЙ НЕСОВЕРШЕННОЛЕТНИХ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Макаренко И. А., Зайнуллин Р. И., Халиуллина А. Ф.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>Главная цель настоящего курса — помочь студентам, обучающимся по юридическим направлениям, овладеть знаниями в сфере расследования преступлений несовершеннолетних. Несомненными достоинствами данного курса являются четкость формулировок и методически выверенное изложение сложного юридического материала.</t>
+    <t>Главная цель настоящего учебника — помочь студентам, обучающимся по юридическим направлениям, овладеть знаниями в сфере расследования преступлений несовершеннолетних. Несомненными достоинствами данного издания являются четкость формулировок и методически выверенное изложение сложного юридического материала. Проверить полученные теоретические знания и приобрести необходимые практические навыки студенты могут с помощью практикума, содержащего контрольные вопросы, тестовые задания, темы для рефератов и эссе, интерактивные формы занятий, списки дополнительной литературы для более глубокого изучения учебного материала.</t>
   </si>
   <si>
     <t>978-5-534-03136-2</t>
   </si>
   <si>
     <t>67.408я73</t>
   </si>
   <si>
     <t>18.10.2022</t>
   </si>
   <si>
     <t>РАССЛЕДОВАНИЕ ПРЕСТУПЛЕНИЙ, СОВЕРШАЕМЫХ НА ПРЕДПРИЯТИЯХ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Настоящий курс посвящен формированию соответствующих компетенций по расследованию преступлений в сфере топливо-энергетического комплекса. Изложенный учебный материал представлен в удобном для восприятия виде, отражают наиболее значимые проблемы, возникающие при расследовании рассматриваемых видов преступлений, предлагаются пути их решения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс может быть использован при реализации образовательных программ по направлению «Юриспруденция». Также определенный интерес может представлять для практикующий юристов и аспирантов.</t>
   </si>
   <si>
     <t>978-5-534-15777-2</t>
   </si>
 </sst>
 </file>
 