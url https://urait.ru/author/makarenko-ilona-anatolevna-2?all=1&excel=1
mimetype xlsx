--- v3 (2026-05-30)
+++ v4 (2026-07-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>31.05.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,75 +166,75 @@
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>12.12.2018</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА: ИСТОРИЯ И ПЕРСПЕКТИВЫ РАЗВИТИЯ. Монография</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
     <t>В монографии рассмотрены основные этапы развития криминалистики, формирования ее как отдельной отрасли знания, современные тенденции. Особое внимание уделено историческим предпосылкам новых подходов и методик в криминалистике, институту специальных познаний в разрезе истории российского судопроизводства. Авторы высказывают оригинальные идеи о возможностях реформирования досудебного производства.</t>
   </si>
   <si>
     <t>978-5-534-09497-8</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>30.05.2017</t>
   </si>
   <si>
-    <t>ОБЩЕТЕОРЕТИЧЕСКИЕ ОСНОВЫ РАССЛЕДОВАНИЯ ПРЕСТУПЛЕНИЙ НЕСОВЕРШЕННОЛЕТНИХ. Учебник и практикум для вузов</t>
+    <t>Общетеоретические основы расследования преступлений несовершеннолетних. Учебник для вузов</t>
   </si>
   <si>
     <t>Макаренко И. А., Зайнуллин Р. И., Халиуллина А. Ф.</t>
   </si>
   <si>
+    <t>Обложка</t>
+  </si>
+  <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>Главная цель настоящего учебника — помочь студентам, обучающимся по юридическим направлениям, овладеть знаниями в сфере расследования преступлений несовершеннолетних. Несомненными достоинствами данного издания являются четкость формулировок и методически выверенное изложение сложного юридического материала. Проверить полученные теоретические знания и приобрести необходимые практические навыки студенты могут с помощью практикума, содержащего контрольные вопросы, тестовые задания, темы для рефератов и эссе, интерактивные формы занятий, списки дополнительной литературы для более глубокого изучения учебного материала.</t>
-[...2 lines deleted...]
-    <t>978-5-534-03136-2</t>
+    <t>Главная цель настоящего курса — помочь студентам, обучающимся по юридическим направлениям, овладеть знаниями в сфере расследования преступлений несовершеннолетних. Несомненными достоинствами данного издания являются четкость формулировок и методически выверенное изложение сложного юридического материала.</t>
+  </si>
+  <si>
+    <t>978-5-534-22232-6</t>
   </si>
   <si>
     <t>67.408я73</t>
   </si>
   <si>
     <t>18.10.2022</t>
   </si>
   <si>
     <t>РАССЛЕДОВАНИЕ ПРЕСТУПЛЕНИЙ, СОВЕРШАЕМЫХ НА ПРЕДПРИЯТИЯХ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА. Учебник для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Обложка</t>
   </si>
   <si>
     <t>Настоящий курс посвящен формированию соответствующих компетенций по расследованию преступлений в сфере топливо-энергетического комплекса. Изложенный учебный материал представлен в удобном для восприятия виде, отражают наиболее значимые проблемы, возникающие при расследовании рассматриваемых видов преступлений, предлагаются пути их решения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс может быть использован при реализации образовательных программ по направлению «Юриспруденция». Также определенный интерес может представлять для практикующий юристов и аспирантов.</t>
   </si>
   <si>
     <t>978-5-534-15777-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -600,51 +600,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-589316" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-istoriya-i-perspektivy-razvitiya-586993" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obscheteoreticheskie-osnovy-rassledovaniya-prestupleniy-nesovershennoletnih-585519" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rassledovanie-prestupleniy-sovershaemyh-na-predpriyatiyah-toplivno-energeticheskogo-kompleksa-589188" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-589316" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-istoriya-i-perspektivy-razvitiya-586993" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obscheteoreticheskie-osnovy-rassledovaniya-prestupleniy-nesovershennoletnih-600925" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rassledovanie-prestupleniy-sovershaemyh-na-predpriyatiyah-toplivno-energeticheskogo-kompleksa-589188" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -961,157 +961,157 @@
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6">
         <v>67.52</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Y6" s="8">
         <v>0.257</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>585519</v>
+        <v>600925</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>205</v>
+        <v>139</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="L7" s="9">
-        <v>949.0</v>
+        <v>749.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1039.0</v>
+        <v>819.0</v>
       </c>
       <c r="N7" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="6" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.294</v>
+        <v>0.186</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>589188</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>102</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="L8" s="9">
         <v>479.0</v>
       </c>
       <c r="M8" s="9">
         <v>529.0</v>
       </c>
       <c r="N8" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="O8" s="6" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>48</v>