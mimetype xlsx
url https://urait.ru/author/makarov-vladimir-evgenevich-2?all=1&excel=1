--- v1 (2026-02-08)
+++ v2 (2026-04-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>08.02.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>