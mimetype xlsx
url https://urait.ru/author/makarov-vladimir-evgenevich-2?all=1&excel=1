--- v2 (2026-04-02)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>02.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>13.07.2020</t>
   </si>
   <si>
     <t>КУЛЬТУРА ТРУДА РУКОВОДИТЕЛЯ СОЦИАЛЬНОЙ СЛУЖБЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Воронцова М. В., Макаров В. Е., Моздокова Ю. С., Шимановская Я. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Социальная работа</t>
   </si>
   <si>
-    <t>В курсе рассматриваются вопросы профессионально-культурной специфики деятельности руководителя социальной службы, а также обобщены и системно представлены многочисленные рекомендации по рациональной организации труда руководителя социальной службы. Рассмотрена структура культурно-этических основ профессиональной деятельности руководителя организации, этика и методология его деятельности, профессиональные и личностные качества, особенности видов профессиональной управленческой деятельности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов высших учебных заведений, обучающихся по направлению подготовки «Социальная работа».</t>
+    <t>В курсе рассматриваются вопросы профессионально-культурной специфики деятельности руководителя социальной службы, а также обобщены и системно представлены многочисленные рекомендации по рациональной организации труда руководителя социальной службы. Рассмотрена структура культурно-этических основ профессиональной деятельности руководителя организации, этика и методология его деятельности, профессиональные и личностные качества, особенности видов профессиональной управленческой деятельности.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13722-4</t>
   </si>
   <si>
     <t>60.9я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.12.2020</t>
   </si>
   <si>
     <t>КУЛЬТУРА ТРУДА РУКОВОДИТЕЛЯ СОЦИАЛЬНОЙ СЛУЖБЫ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
@@ -208,108 +208,108 @@
   <si>
     <t>В курсе раскрываются вопросы организации социальной защиты пожилых и инвалидов, детей-инвалидов, детей-сирот, военнослужащих, семей с детьми, молодых семей. Анализируются нормативно-законодательная база социальной защиты, социальные льготы и пособия различным категориям населения. Рассмотрены особенности социального обслуживания различных категорий граждан в учреждениях социальной сферы. Курс предназначен студентам, обучающимся на факультетах социальной работы, социальным работникам, испытывающим большие трудности в поиске ответов на вопросы по организации социального обслуживания граждан пожилого возраста.</t>
   </si>
   <si>
     <t>978-5-534-21126-9</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ЗАЩИТА И СОЦИАЛЬНОЕ ОБСЛУЖИВАНИЕ НАСЕЛЕНИЯ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе раскрываются вопросы организации социальной защиты пожилых и инвалидов, детей-инвалидов, детей-сирот, военнослужащих, семей с детьми, молодых семей. Анализируются нормативно-законодательная база социальной защиты, социальные льготы и пособия различным категориям населения. Рассмотрены особенности социального обслуживания различных категорий граждан в учреждениях социальной сферы. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-21128-3</t>
   </si>
   <si>
     <t>30.06.2020</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ РЕАБИЛИТАЦИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Воронцова М. В., Макаров В. Е., Бюндюгова Т. В., Моздокова Ю. С.</t>
   </si>
   <si>
-    <t>В курсе представлены материалы курса «Социальная реабилитация»: по реабилитации инвалидов, детей с ограниченными возможностями здоровья, несовершеннолетних и безнадзорных детей и подростков, наркозависимых. Рассмотрены вопросы по организации культурно-досуговой деятельности в системе учреждений социальной защиты и социально-психологической помощи в трудных жизненных ситуациях. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов, обучающихся по направлению подготовки «Социальная работа».</t>
+    <t>В пособии представлены материалы курса «Социальная реабилитация»: по реабилитации инвалидов, детей с ограниченными возможностями здоровья, несовершеннолетних и безнадзорных детей и подростков, наркозависимых. Рассмотрены вопросы по организации культурно-досуговой деятельности в системе учреждений социальной защиты и социально-психологической помощи в трудных жизненных ситуациях. Для контроля изученного материала к каждой теме предлагаются задания для самостоятельной работы студентов и контрольно-измерительные материалы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Пособие предназначено для студентов, обучающихся по направлению подготовки «Социальная работа».</t>
   </si>
   <si>
     <t>978-5-534-13705-7</t>
   </si>
   <si>
     <t>25.12.2020</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ РЕАБИЛИТАЦИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>В пособии представлены материалы курса «Социальная реабилитация»: по реабилитации инвалидов, детей с ограниченными возможностями здоровья, несовершеннолетних и безнадзорных детей и подростков, наркозависимых. Рассмотрены вопросы по организации культурно-досуговой деятельности в системе учреждений социальной защиты и социально-психологической помощи в трудных жизненных ситуациях. Для контроля изученного материала к каждой теме предлагаются задания для самостоятельной работы студентов и контрольно-измерительные материалы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Пособие предназначено для студентов, обучающихся по направлению подготовки «Социальная работа».</t>
   </si>
   <si>
     <t>978-5-534-14400-0</t>
   </si>
   <si>
     <t>21.05.2020</t>
   </si>
   <si>
     <t>ТЕОРИЯ ДЕСТРУКТИВНОСТИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Воронцова М. В., Макаров В. Е., Бюндюгова Т. В.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные социологические дисциплины</t>
   </si>
   <si>
     <t>В учебнике представлен лекционный материал по темам курса, вопросы и задания для самостоятельной работы студентов. Рассматриваются основные виды проявления деструкций: агрессивное поведение, девиантное и делинквентное поведение, виды аддиктивного поведения, суицидальные проявления. Отдельные разделы посвящены вопросам терроризма и смертной казни. Издание призвано сформировать у студентов научные представления об основных видах деструктивного поведения, о его множественной детерминации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначено для студентов, обучающихся по направлению подготовки «Социальная работа».</t>
   </si>
   <si>
     <t>978-5-534-13596-1</t>
   </si>
   <si>
-    <t>18.05.2020</t>
-[...2 lines deleted...]
-    <t>ТЕХНОЛОГИЯ ФОРМИРОВАНИЯ ИМИДЖА, PR И РЕКЛАМЫ В СОЦИАЛЬНОЙ РАБОТЕ. Учебник и практикум для вузов</t>
+    <t>22.04.2026</t>
+  </si>
+  <si>
+    <t>ТЕХНОЛОГИЯ ФОРМИРОВАНИЯ ИМИДЖА, PR И РЕКЛАМЫ В СОЦИАЛЬНОЙ РАБОТЕ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Воронцовой М.В.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Реклама и связи с общественностью</t>
   </si>
   <si>
-    <t>В курсе раскрыты виды и функции имиджа, основные механизмы формирования различных видов имиджа. Приведены технологии создания имиджа социального работника и социальной организации. В разделе, посвященном PR-деятельности в социальной сфере рассмотрены социальные аспекты функции PR-деятельности, организационные структуры, роль и значение PR в реализации социальных проектов. Приведены примеры создания и продвижения социально-ориентированных проектов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов высших учебных заведений, обучающихся по направлению подготовки 39.04.02 «Социальная работа» (магистр).</t>
-[...2 lines deleted...]
-    <t>978-5-534-15152-7</t>
+    <t>Курс «Технология формирования имиджа, PR и рекламы в социальной работе» посвящён современным коммуникационным технологиям в социальной сфере. В курсе рассматриваются механизмы формирования персонального и организационного имиджа, PR-деятельность, социальный брендинг, технологии социальной рекламы, управление коммуникациями в кризисных ситуациях, продвижение социальных проектов и работа в цифровой среде. Особое внимание уделяется профессиональному имиджу социального работника, взаимодействию с общественностью, государственными структурами и СМИ, а также этическим и правовым аспектам коммуникации. Курс сочетает теоретическую подготовку и практико-ориентированный подход, включает интерактивные тесты, кейсы, аналитические и проектные задания. Освоение курса способствует развитию профессиональных компетенций, востребованных в социальной, управленческой и коммуникационной деятельности.</t>
+  </si>
+  <si>
+    <t>978-5-534-21999-9</t>
   </si>
   <si>
     <t>24.11.2020</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ В СОЦИАЛЬНОЙ РАБОТЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
     <t>В издании излагаются теоретико-методологические и практические вопросы по программе курса «Управление персоналом в социальной работе». Обобщен и систематизирован материал по основам управления персоналом с учетом специфики деятельности будущего специалиста в области социальной работы. Курс состоит из актуальных теоретических тем и проблематик в сфере управления персоналом в социальных службах, снабжен библиографией основных трудов по исследуемым вопросам. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание адресовано студентам высших учебных заведений, обучающимся по направлениям подготовки «Социальная работа» и «Управление персоналом» и смежным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-13772-9</t>
   </si>
   <si>
     <t>60.8я73</t>
   </si>
   <si>
     <t>09.02.2021</t>
   </si>
@@ -705,51 +705,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kultura-truda-rukovoditelya-socialnoy-sluzhby-588202" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kultura-truda-rukovoditelya-socialnoy-sluzhby-588732" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-zaschita-i-socialnoe-obsluzhivanie-naseleniya-588203" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-zaschita-i-socialnoe-obsluzhivanie-naseleniya-588250" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-reabilitaciya-588200" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-reabilitaciya-588731" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-destruktivnosti-588199" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-formirovaniya-imidzha-pr-i-reklamy-v-socialnoy-rabote-588248" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-v-socialnoy-rabote-588503" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-v-socialnoy-rabote-588509" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kultura-truda-rukovoditelya-socialnoy-sluzhby-588202" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kultura-truda-rukovoditelya-socialnoy-sluzhby-588732" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-zaschita-i-socialnoe-obsluzhivanie-naseleniya-588203" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-zaschita-i-socialnoe-obsluzhivanie-naseleniya-588250" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-reabilitaciya-588200" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-reabilitaciya-588731" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-destruktivnosti-588199" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-formirovaniya-imidzha-pr-i-reklamy-v-socialnoy-rabote-600519" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-v-socialnoy-rabote-588503" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-v-socialnoy-rabote-588509" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1420,115 +1420,115 @@
         <v>74</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.509</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>588248</v>
+        <v>600519</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>251</v>
+        <v>286</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1399.0</v>
+        <v>1559.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1539.0</v>
+        <v>1709.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.424</v>
+        <v>0.466</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>588503</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>79</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>