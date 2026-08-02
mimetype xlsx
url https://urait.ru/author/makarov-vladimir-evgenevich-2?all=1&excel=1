--- v3 (2026-06-02)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>02.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -1441,94 +1441,94 @@
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>600519</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1559.0</v>
+        <v>1549.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1709.0</v>
+        <v>1699.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.466</v>
+        <v>0.465</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>588503</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>79</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>