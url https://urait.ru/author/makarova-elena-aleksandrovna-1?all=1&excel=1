--- v2 (2026-03-18)
+++ v3 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>18.03.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>28.09.2016</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ПСИХОЛОГОВ (B2—C1) 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Макарова Е. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
-    <t>Английский язык</t>
+    <t>Английский язык в отдельных отраслях</t>
   </si>
   <si>
     <t>Учебник «Английский язык для психологов (B2—C1)» — дважды лауреат Всероссийского конкурса на лучшую научную книгу, удостоен дипломов Фонда развития отечественного образования. Учебник охватывает широкий диапазон психологических проблем, состоит из семи тематических глав и рассчитан на 380 часов аудиторной и 300 часов самостоятельной работы. Тексты предназначены для чтения со словарем и без словаря, различная сложность позволяет использовать их для чтения с пониманием, для перевода, a также для обсуждения и аннотирования. Разнообразные предтекстовые задания помогут студентам лучше усвоить профессиональную лексику, послетекстовые упражнения подготовят их к беседе на профессиональные темы. Задания в каждой главе направлены на развитие речевых и коммуникативных компетенций. Групповая и парная работа, предусмотренная в учебнике, поможет преподавателю лучше использовать творческий потенциал студентов. Логические задачи, анкеты, кейс-анализ, ролевые игры помогут сделать аудиторные занятия интересными и положительно повлияют как на формирование мотивации студентов к изучению иностранного языка, так и на развитие дискурсивных компетенций. Учебник может быть полезен для подготовки к сдаче кандидатских экзаменов и к научно-практическим конференциям. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Рекомендовано студентам факультетов психологии высших учебных заведений, а также специалистам в этой области.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12143-8</t>
   </si>
   <si>
     <t>81.2Англ-923</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>14.06.2016</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ЮРИСТОВ И СОТРУДНИКОВ ПРАВООХРАНИТЕЛЬНЫХ ОРГАНОВ (A1-B1). Учебник для вузов</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>