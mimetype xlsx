--- v3 (2026-05-21)
+++ v4 (2026-07-21)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
-[...1 lines deleted...]
-    <t>21.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+  <si>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,99 +133,96 @@
   <si>
     <t>28.09.2016</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ПСИХОЛОГОВ (B2—C1) 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Макарова Е. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Английский язык в отдельных отраслях</t>
   </si>
   <si>
-    <t>Учебник «Английский язык для психологов (B2—C1)» — дважды лауреат Всероссийского конкурса на лучшую научную книгу, удостоен дипломов Фонда развития отечественного образования. Учебник охватывает широкий диапазон психологических проблем, состоит из семи тематических глав и рассчитан на 380 часов аудиторной и 300 часов самостоятельной работы. Тексты предназначены для чтения со словарем и без словаря, различная сложность позволяет использовать их для чтения с пониманием, для перевода, a также для обсуждения и аннотирования. Разнообразные предтекстовые задания помогут студентам лучше усвоить профессиональную лексику, послетекстовые упражнения подготовят их к беседе на профессиональные темы. Задания в каждой главе направлены на развитие речевых и коммуникативных компетенций. Групповая и парная работа, предусмотренная в учебнике, поможет преподавателю лучше использовать творческий потенциал студентов. Логические задачи, анкеты, кейс-анализ, ролевые игры помогут сделать аудиторные занятия интересными и положительно повлияют как на формирование мотивации студентов к изучению иностранного языка, так и на развитие дискурсивных компетенций. Учебник может быть полезен для подготовки к сдаче кандидатских экзаменов и к научно-практическим конференциям. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Рекомендовано студентам факультетов психологии высших учебных заведений, а также специалистам в этой области.</t>
+    <t>Учебник охватывает широкий диапазон психологических проблем, состоит из семи тематических глав и рассчитан на 380 часов аудиторной и 300 часов самостоятельной работы. Тексты предназначены для чтения со словарем и без словаря, различная сложность позволяет использовать их для чтения с пониманием, для перевода, a также для обсуждения и аннотирования. Разнообразные предтекстовые задания помогут студентам лучше усвоить профессиональную лексику, послетекстовые упражнения подготовят их к беседе на профессиональные темы. Задания в каждой главе направлены на развитие речевых и коммуникативных компетенций. Групповая и парная работа, предусмотренная в учебнике, поможет преподавателю лучше использовать творческий потенциал студентов. Логические задачи, анкеты, кейс-анализ, ролевые игры помогут сделать аудиторные занятия интересными и положительно повлияют как на формирование мотивации студентов к изучению иностранного языка, так и на развитие дискурсивных компетенций.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12143-8</t>
   </si>
   <si>
     <t>81.2Англ-923</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>14.06.2016</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ЮРИСТОВ И СОТРУДНИКОВ ПРАВООХРАНИТЕЛЬНЫХ ОРГАНОВ (A1-B1). Учебник для вузов</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Правоохранительные органы и силовые структуры</t>
   </si>
   <si>
-    <t>На сегодняшний день весомая часть юридических фирм является международной, в связи с чем возникает острая необходимость в квалифицированных специалистах в области юриспруденции с практическим знанием юридической терминологии английского языка. Успешное освоение этих навыков - вопрос удачной юридической карьеры, ведь современная юридическая практика немыслима без международных партнеров и зарубежного опыта. Данное учебное пособие направлено на активное изучение юридической специфики в английском языке и включает набор специальных упражнений. Упражнения выполняются с целью развития исключительного понимания терминов юридического английского у будущих и практикующих юристов, одновременно позволяя закреплять базовые знания лексики и грамматики. Кроме того, включен широкий спектр заданий не только для чтения и понимания прочитанного, но и речевые стимулы для составления монологов и диалогов, задания на понимание газетных и журнальных статей, упражнения на составление рассказов и вопросы для обсуждения прочитанных текстов. Также присутствует большое количество иллюстраций, схем, таблиц, которые помогут успешнее представить то, о чем идет речь в текстах и упражнениях.</t>
+    <t>На сегодняшний день весомая часть юридических фирм является международной, в связи с чем возникает острая необходимость в квалифицированных специалистах в области юриспруденции с практическим знанием юридической терминологии английского языка. Успешное освоение этих навыков - вопрос удачной юридической карьеры, ведь современная юридическая практика немыслима без международных партнеров и зарубежного опыта. Данное учебное пособие направлено на активное изучение юридической специфики в английском языке и включает набор специальных упражнений. Кроме того, включен широкий спектр заданий не только для чтения и понимания прочитанного, но и речевые стимулы для составления монологов и диалогов, задания на понимание газетных и журнальных статей, упражнения на составление рассказов и вопросы для обсуждения прочитанных текстов. Также присутствует большое количество иллюстраций, схем, таблиц, которые помогут успешнее представить то, о чем идет речь в текстах и упражнениях.</t>
   </si>
   <si>
     <t>978-5-534-08711-6</t>
   </si>
   <si>
     <t>81.2Англ.я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ЮРИСТОВ И СОТРУДНИКОВ ПРАВООХРАНИТЕЛЬНЫХ ОРГАНОВ (A1-B1). Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>На сегодняшний день весомая часть юридических фирм является международной, в связи с чем возникает острая необходимость в квалифицированных специалистах в области юриспруденции с практическим знанием юридической терминологии английского языка. Успешное освоение этих навыков - вопрос удачной юридической карьеры, ведь современная юридическая практика немыслима без международных партнеров и зарубежного опыта. Данное учебное пособие направлено на активное изучение юридической специфики в английском языке и включает набор специальных упражнений. Кроме того, включен широкий спектр заданий не только для чтения и понимания прочитанного, но и речевые стимулы для составления монологов и диалогов, задания на понимание газетных и журнальных статей, упражнения на составление рассказов и вопросы для обсуждения прочитанных текстов. Также присутствует большое количество иллюстраций, схем, таблиц, которые помогут успешнее представить то, о чем идет речь в текстах и упражнениях.</t>
   </si>
   <si>
     <t>978-5-534-09805-1</t>
   </si>
   <si>
     <t>81.2Англ.я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1002,61 +999,61 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>789.0</v>
       </c>
       <c r="M7" s="9">
         <v>869.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Y7" s="8">
         <v>0.251</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>