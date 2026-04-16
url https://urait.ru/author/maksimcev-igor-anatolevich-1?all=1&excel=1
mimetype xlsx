--- v2 (2026-02-22)
+++ v3 (2026-04-16)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
-    <t>23.02.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>