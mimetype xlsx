--- v3 (2026-04-16)
+++ v4 (2026-05-31)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
-    <t>16.04.2026</t>
+    <t>31.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,153 +163,153 @@
   <si>
     <t>978-5-534-16000-0</t>
   </si>
   <si>
     <t>65.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>04.07.2023</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ КОНКУРЕНТОСПОСОБНОСТЬЮ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Горбашко Е.А., Максимцева И.А.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление качеством</t>
   </si>
   <si>
-    <t>В курсе понятие конкурентоспособности исследуется применительно к различным объектам управления (продукции, товару, предприятию, отрасли, региону, стране), рассматриваются методические подходы к оценке их конкурентоспособности. Особое внимание уделяется оценке конкурентоспособности, структуре, содержанию, принципам и подходам к управлению конкурентоспособностью предприятия, конкурентной среде и экономическому поведению предприятия по обеспечению конкурентоспособности. Учебный материал иллюстрирован примерами, содержит термины и определения, вопросы и задания для самопроверки. В отдельном разделе содержатся кейсы, представляющие конкретные практические ситуации проблемного характера и направленные на формирование у обучаемых компетенций по принятию обоснованных управленческих решений в обеспечении и повышении конкурентоспособности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
+    <t>В курсе понятие конкурентоспособности исследуется применительно к различным объектам управления (продукции, товару, предприятию, отрасли, региону, стране), рассматриваются методические подходы к оценке их конкурентоспособности. Особое внимание уделяется оценке конкурентоспособности, структуре, содержанию, принципам и подходам к управлению конкурентоспособностью предприятия, конкурентной среде и экономическому поведению предприятия по обеспечению конкурентоспособности. Учебный материал иллюстрирован примерами, содержит термины и определения, вопросы и задания для самопроверки. В отдельном разделе содержатся кейсы, представляющие конкретные практические ситуации проблемного характера и направленные на формирование у обучаемых компетенций по принятию обоснованных управленческих решений в обеспечении и повышении конкурентоспособности.</t>
   </si>
   <si>
     <t>978-5-534-17128-0</t>
   </si>
   <si>
     <t>65.42я73</t>
   </si>
   <si>
     <t>17.08.2015</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Максимцев И. А., Горелов Н. А.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
-    <t>В учебнике с системных позиций рассмотрены вопросы формирования, использования, развития и совершенствования управления человеческими ресурсами. В основу книги положена мировая тенденция развития теории и практики менеджмента, которая состоит в переходе от парадигмы управления персоналом внутри организации к управлению человеческими ресурсами как многоуровневой системой на микро-, мезо- и макроуровнях. Второе издание учебника дополнено новыми статистическими данными по обсуждаемым вопросам, нормативно-правовыми документами и учебной литературой. После каждой главы есть вопросы для обсуждения, рекомендуемая литература и темы рефератов.</t>
+    <t>В учебнике с системных позиций рассмотрены вопросы формирования, использования, развития и совершенствования управления человеческими ресурсами. В основу книги положена мировая тенденция развития теории и практики менеджмента, которая состоит в переходе от парадигмы управления персоналом внутри организации к управлению человеческими ресурсами как многоуровневой системой на микро-, мезо- и макроуровнях. После каждой главы есть вопросы для обсуждения, рекомендуемая литература и темы рефератов.</t>
   </si>
   <si>
     <t>978-5-9916-8443-9</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>11.12.2013</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ЧЕЛОВЕЧЕСКИМИ РЕСУРСАМИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Максимцева И.А., Горелова Н.А.</t>
   </si>
   <si>
     <t>В учебнике с системных позиций рассмотрены вопросы формирования, использования, развития и совершенствования управления человеческими ресурсами. В основу книги положена мировая тенденция развития теории и практики управления людьми, которая состоит в переходе от парадигмы управления персоналом внутри организации к управлению людьми как многоуровневой системой деятельности на микро-, мезо- и макроуровнях. Второе издание учебника дополнено новыми статистическими данными по обсуждаемым вопросам, нормативно-правовыми документами и учебной литературой. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для подготовки бакалавров по направлениям «Экономика», «Менеджмент», «Управление персоналом».</t>
   </si>
   <si>
     <t>978-5-534-99951-8</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>16.06.2021</t>
   </si>
   <si>
     <t>ФИНАНСОВЫЙ МЕНЕДЖМЕНТ ТРАНСНАЦИОНАЛЬНОЙ КОМПАНИИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Шубаева В. Г., Шимко П. Д. ; под науч. ред. Максимцева И.А.</t>
   </si>
   <si>
     <t>Финансовый менеджмент</t>
   </si>
   <si>
-    <t>В курсе рассматриваются все основные проблемы финансового менеджмента международной компании: валютно-финансовая среда международного бизнеса; оценка стоимости активов, капитала и компании; инвестиции международной компании в базовые и производные ценные бумаги, а также в реальные активы; управление оборотными активами. Наряду с традиционными методами оценки инвестиционных проектов изложена альтернативная технология их обоснования — метод реальных опционов. Строго формализованное, но вместе с тем наглядное и доступное изложение материала обусловливает заинтересованное изучение теории финансового менеджмента в условиях глобализации международного бизнеса. Профессиональному усвоению дисциплины способствует большое количество примеров, иллюстрирующих реальную практику принятия эффективных управленческих решений, а также контрольных заданий, позволяющих развить навыки управления международными компаниями. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для подготовки бакалавров, специалистов, магистров, аспирантов, менеджеров компаний, а также всех, кто интересуется проблемами современной мировой экономики.</t>
+    <t>В курсе рассматриваются все основные проблемы финансового менеджмента международной компании: валютно-финансовая среда международного бизнеса; оценка стоимости активов, капитала и компании; инвестиции международной компании в базовые и производные ценные бумаги, а также в реальные активы; управление оборотными активами. Наряду с традиционными методами оценки инвестиционных проектов изложена альтернативная технология их обоснования — метод реальных опционов. Строго формализованное, но вместе с тем наглядное и доступное изложение материала обусловливает заинтересованное изучение теории финансового менеджмента в условиях глобализации международного бизнеса. Для подготовки бакалавров, специалистов, магистров, аспирантов, менеджеров компаний, а также всех, кто интересуется проблемами современной мировой экономики.</t>
   </si>
   <si>
     <t>978-5-534-14469-7</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>11.03.2024</t>
   </si>
   <si>
     <t>ЭКОНОМИКА 5-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Шимко П. Д., Максимцев И. А.</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>Вашему вниманию представлен расширенный курс экономической теории: впервые в отечественной учебной литературе курсы микро-, макро- и международной экономики ориентированы на менеджеров, принимающих конкретные решения на всех уровнях управления экономическими системами. Строго формализованное и лаконичное, но вместе с тем наглядное и доступное изложение материала, рассматривающего российскую экономическую систему, обусловливает заинтересованное изучение теории и практики экономики бизнеса. Профессиональному усвоению дисциплины способствует большое количество примеров, иллюстрирующих реальную практику принятия эффективных управленческих решений, а также контрольных заданий, позволяющих развить навыки управления сложными экономическими системами. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для подготовки студентов, специалистов, магистров, аспирантов, менеджеров компаний, а также для всех, кто интересуется вопросами современной экономики.</t>
+    <t>Вашему вниманию представлен расширенный курс экономической теории: впервые в отечественной учебной литературе курсы микро-, макро- и международной экономики ориентированы на менеджеров, принимающих конкретные решения на всех уровнях управления экономическими системами. Строго формализованное и лаконичное, но вместе с тем наглядное и доступное изложение материала, рассматривающего российскую экономическую систему, обусловливает заинтересованное изучение теории и практики экономики бизнеса. Профессиональному усвоению дисциплины способствует большое количество примеров, иллюстрирующих реальную практику принятия эффективных управленческих решений, а также контрольных заданий, позволяющих развить навыки управления сложными экономическими системами. Для подготовки студентов, специалистов, магистров, аспирантов, менеджеров компаний, а также для всех, кто интересуется вопросами современной экономики.</t>
   </si>
   <si>
     <t>978-5-534-18822-6</t>
   </si>
   <si>
     <t>25.08.2022</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ТРАНСНАЦИОНАЛЬНОЙ КОМПАНИИ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В издании подробно рассматриваются принципиальные особенности функционирования транснациональных компаний, играющих ведущую роль в экономических процессах современной мирохозяйственной системы. Строго формализованное, но вместе с тем наглядное и доступное представление материала обусловливает заинтересованное изучение дисциплины. Учебник содержит большое количество интересных примеров, иллюстрирующих реальную практику принятия эффективных управленческих решений в транснациональных корпорациях. Теоретическая часть дополнена практикумом, в который включены контрольные и аналитические вопросы, расчетные задачи с разбором решения и для самостоятельной работы, тесты, темы рефератов и курсовых работ, что позволит студентам самостоятельно проверить и закрепить полученные знания и навыки. Учебник предназначен для подготовки бакалавров и магистров, а также для слушателей курсов системы повышения квалификации, однако изложенный в нем материал может быть также полезен аспирантам, преподавателям дисциплин для направления «Международные экономические отношения» и специалистам-практикам.</t>
+    <t>В издании подробно рассматриваются принципиальные особенности функционирования транснациональных компаний, играющих ведущую роль в экономических процессах современной мирохозяйственной системы. Строго формализованное, но вместе с тем наглядное и доступное представление материала обусловливает заинтересованное изучение дисциплины. Учебник содержит большое количество интересных примеров, иллюстрирующих реальную практику принятия эффективных управленческих решений в транснациональных корпорациях. Теоретическая часть дополнена практикумом, в который включены контрольные и аналитические вопросы, расчетные задачи с разбором решения и для самостоятельной работы, тесты, темы рефератов и курсовых работ, что позволит студентам самостоятельно проверить и закрепить полученные знания и навыки.</t>
   </si>
   <si>
     <t>978-5-534-15407-8</t>
   </si>
   <si>
     <t>65.298я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>