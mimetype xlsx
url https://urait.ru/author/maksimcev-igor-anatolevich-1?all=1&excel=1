--- v4 (2026-05-31)
+++ v5 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
-    <t>31.05.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>