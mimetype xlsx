--- v2 (2026-03-14)
+++ v3 (2026-05-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>14.03.2026</t>
+    <t>04.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,54 +127,54 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>07.12.2021</t>
   </si>
   <si>
     <t>ОСНОВЫ КОЛИЧЕСТВЕННОЙ ТОКСИКОЛОГИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Максимов Г. Г.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Естественные науки</t>
-[...2 lines deleted...]
-    <t>Химия</t>
+    <t>Медицина и фармакология</t>
+  </si>
+  <si>
+    <t>Охрана и профилактика здоровья. Социальная, спортивная медицина. История медицины</t>
   </si>
   <si>
     <t>Учебное пособие посвящено изложению основных разделов количественной профилактической токсикологии - количественной оценке токсичности и опасности токсикантов в воздухе рабочей зоны, их избирательности действия, а также результатов комплексного и комбинированного воздействия на организм. Даны основные понятия о гигиеническом регламентировании токсикантов в воздухе рабочей зоны. Представлена современная концепция понятия яд. Изложены особенности гигиенического регламентирования наноматериалов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Учебное пособие предназначено для подготовки кадров высшей квалификации по направлению «Медико-профилактическое дело» (уровень специалитета) и в ординатуре по специальности «Общая гигиена».</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14792-6</t>
   </si>
   <si>
     <t>52.84я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>06.12.2023</t>
   </si>
   <si>
     <t>ОСНОВЫ КОЛИЧЕСТВЕННОЙ ТОКСИКОЛОГИИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>