--- v3 (2026-05-04)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
-[...1 lines deleted...]
-    <t>04.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,87 +160,81 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14792-6</t>
   </si>
   <si>
     <t>52.84я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>06.12.2023</t>
   </si>
   <si>
     <t>ОСНОВЫ КОЛИЧЕСТВЕННОЙ ТОКСИКОЛОГИИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Учебное пособие посвящено изложению основных разделов количественной профилактической токсикологии - количественной оценке токсичности и опасности токсикантов в воздухе рабочей зоны, их избирательности действия, а также результатов комплексного и комбинированного воздействия на организм. Даны основные понятия о гигиеническом регламентировании токсикантов в воздухе рабочей зоны. Представлена современная концепция понятия яд. Изложены особенности гигиенического регламентирования наноматериалов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Учебное пособие предназначено для подготовки кадров по направлению «Медико-профилактическое дело» и «Общая гигиена».</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-17333-8</t>
   </si>
   <si>
     <t>15.10.2021</t>
   </si>
   <si>
     <t>ПРОМЫШЛЕННАЯ ТОКСИКОЛОГИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Безопасность жизнедеятельности. Охрана труда</t>
   </si>
   <si>
-    <t>Курс посвящен теоретическим и прикладным аспектам отечественной промышленной токсикологии — важному разделу профилактической токсикологии и медицины труда. Изложены история научной дисциплины, классификации химических веществ, количественная оценка токсичности и опасности токсикантов в воздухе рабочей зоны, избирательное, комплексное и комбинированное воздействие на организм, основные понятия о кумуляции и стадиях развития хронической интоксикации, а также схема гигиенического регламентирования промышленных ядов в воздухе рабочей зоны и основные методы прогноза токсичности и опасности веществ. Впервые представлены конструктивные особенности основных типов затравочных устройств для экспериментального моделирования производственных условий, современная концепция понятия «яд», особенности гигиенического регламентирования наноматериалов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для подготовки кадров высшей квалификации по программам подготовки в аспирантуре по направлениям «медико-профилактическое дело», «клиническая медицина» и в ординатуре по специальности «гигиена труда». Также рекомендуется в качестве дополнительной литературы при дополнительном профессиональном образовании врачей (повышение квалификации, профессиональная переподготовка) по специальностям «гигиена труда» и «профпатология».</t>
+    <t>Курс посвящен теоретическим и прикладным аспектам отечественной промышленной токсикологии — важному разделу профилактической токсикологии и медицины труда. Изложены история научной дисциплины, классификации химических веществ, количественная оценка токсичности и опасности токсикантов в воздухе рабочей зоны, избирательное, комплексное и комбинированное воздействие на организм, основные понятия о кумуляции и стадиях развития хронической интоксикации, а также схема гигиенического регламентирования промышленных ядов в воздухе рабочей зоны и основные методы прогноза токсичности и опасности веществ. Для подготовки кадров высшей квалификации по программам подготовки в аспирантуре по направлениям «медико-профилактическое дело», «клиническая медицина» и в ординатуре по специальности «гигиена труда».</t>
   </si>
   <si>
     <t>978-5-534-14791-9</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>04.08.2023</t>
   </si>
   <si>
     <t>ПРОМЫШЛЕННАЯ ТОКСИКОЛОГИЯ 2-е изд., пер. и доп. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Курс посвящен теоретическим и прикладным аспектам отечественной промышленной токсикологии — важному разделу профилактической токсикологии и медицины труда. Изложены история научной дисциплины, классификации химических веществ, количественная оценка токсичности и опасности токсикантов в воздухе рабочей зоны, избирательное, комплексное и комбинированное воздействие на организм, основные понятия о кумуляции и стадиях развития хронической интоксикации, а также схема гигиенического регламентирования промышленных ядов в воздухе рабочей зоны и основные методы прогноза токсичности и опасности веществ. Впервые представлены конструктивные особенности основных типов затравочных устройств для экспериментального моделирования производственных условий, современная концепция понятия «яд», особенности гигиенического регламентирования наноматериалов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по медицинским направлениям.</t>
   </si>
   <si>
     <t>978-5-534-17334-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -946,204 +940,204 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>589.0</v>
       </c>
       <c r="M6" s="9">
         <v>649.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.144</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>588810</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>182</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="L7" s="9">
         <v>1079.0</v>
       </c>
       <c r="M7" s="9">
         <v>1189.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="R7" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="R7" s="6" t="s">
+      <c r="S7" s="6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Y7" s="8">
         <v>0.34</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>589375</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>182</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="L8" s="9">
         <v>1079.0</v>
       </c>
       <c r="M8" s="9">
         <v>1189.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="R8" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="R8" s="6" t="s">
+      <c r="S8" s="6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Y8" s="8">
         <v>0.34</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>