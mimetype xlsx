--- v1 (2026-01-31)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>31.01.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -903,54 +903,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>336</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1339.0</v>
+        <v>1429.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1469.0</v>
+        <v>1569.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
@@ -971,54 +971,54 @@
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2025</v>
       </c>
       <c r="J6" s="8">
         <v>144</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="9">
-        <v>579.0</v>
+        <v>619.0</v>
       </c>
       <c r="M6" s="9">
-        <v>639.0</v>
+        <v>679.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
@@ -1039,54 +1039,54 @@
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>277</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1129.0</v>
+        <v>1209.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1239.0</v>
+        <v>1329.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
@@ -1107,54 +1107,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>275</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1129.0</v>
+        <v>1209.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1239.0</v>
+        <v>1329.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
@@ -1175,54 +1175,54 @@
       <c r="B9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>450</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1729.0</v>
+        <v>1849.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1899.0</v>
+        <v>2029.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">
@@ -1243,54 +1243,54 @@
       <c r="B10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>282</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1149.0</v>
+        <v>1229.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1259.0</v>
+        <v>1349.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
@@ -1311,54 +1311,54 @@
       <c r="B11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2025</v>
       </c>
       <c r="J11" s="8">
         <v>254</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1049.0</v>
+        <v>1129.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1149.0</v>
+        <v>1239.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
@@ -1379,54 +1379,54 @@
       <c r="B12" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2025</v>
       </c>
       <c r="J12" s="8">
         <v>396</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1539.0</v>
+        <v>1649.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1689.0</v>
+        <v>1809.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">