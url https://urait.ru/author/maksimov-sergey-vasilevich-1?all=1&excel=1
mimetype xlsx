--- v2 (2026-04-03)
+++ v3 (2026-05-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>03.04.2026</t>
+    <t>22.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>