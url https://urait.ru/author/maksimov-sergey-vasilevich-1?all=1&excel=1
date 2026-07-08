--- v3 (2026-05-22)
+++ v4 (2026-07-08)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>22.05.2026</t>
+    <t>09.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -232,63 +232,63 @@
   <si>
     <t>Книга этнографа, писателя, участника многочисленных экспедиций С. В. Максимова посвящена условиям жизни переселенных на Восток крестьян и казаков. Это своего рода дорожные заметки и воспоминания, знакомящие читателя с бытом и мироощущением людей Сибири, острова Хоккайдо и Маньчжурии. Книга впервые вышла в свет в 1864 году и стала итогом длившегося целый год путешествия автора на Восток. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-11979-4</t>
   </si>
   <si>
     <t>11.06.2021</t>
   </si>
   <si>
     <t>СИБИРЬ И КАТОРГА. ВИНОВАТЫЕ И ОБВИНЕННЫЕ</t>
   </si>
   <si>
     <t>В работе Сергея Васильевича Максимова (1831—1901), русского путешественника и этнографа, собраны очерки по истории сибирских тюрем. Обширное исследование рассматривает феномен каторжной жизни с исторической, этнографической, социальной, экономической, политической и психологической точек зрения. Исследование С. В. Максимова уникально тем, что не просто предоставляет статистику правонарушений по сословно-этническому составу заключенных, но и анализирует ее, разбирая причины тех или иных преступлений. Отдельной особенностью работы является красочное описание быта и нравов народа, личные свидетельства автора, предпринявшего в 1860—1861 годах путешествие на Дальний Восток. Книга будет интересна как студентам исторических специальностей, так и широкому кругу читателей.</t>
   </si>
   <si>
     <t>978-5-534-11888-9</t>
   </si>
   <si>
     <t>10.06.2021</t>
   </si>
   <si>
     <t>СИБИРЬ И КАТОРГА. НЕСЧАСТНЫЕ</t>
   </si>
   <si>
-    <t>Российский этнограф С. В. Максимов посвятил свою жизнь исследованию русского быта, в буквальном смысле исколесив всю страну вдоль и поперек. В одной из восточных экспедиций ему была поручена задача исследовать сибирские тюрьмы, каторги и быт ссыльнопоселенцев. Однако написанная в результате работа была сочтена опасной для опубликования и долгое время была предназначена только для служебного пользования. Для современного же читателя стала доступной эта увлекательная история возникновения и развития ссылки, в которой большое внимание уделяется образам отбывающих наказание и сюжетам из их жизни. В работе «Несчастные», являющейся частью масштабного труда С. В. Максимова «Сибирь и каторга», посвященного истории, порядкам и устройству сибирских исправительных учреждений XIX века, рассматривается путь заключенных на каторгу, общие моменты каторжного быта и последующая жизнь сибирских поселенцев. Автор, лично посетивший сибирские заводы, делится своими наблюдениями и впечатлениями с читателем. Особый интерес представляет собранный в книге обширный этнографический, исторический, социологический и статистический материал. Для широкого круга читателей.</t>
+    <t>Российский этнограф С. В. Максимов посвятил свою жизнь исследованию русского быта, в буквальном смысле исколесив всю страну вдоль и поперек. В одной из восточных экспедиций ему была поручена задача исследовать сибирские тюрьмы, каторги и быт ссыльнопоселенцев. Однако написанная в результате работа была сочтена опасной для опубликования и долгое время была предназначена только для служебного пользования. Для современного же читателя стала доступной эта увлекательная история возникновения и развития ссылки, в которой большое внимание уделяется образам отбывающих наказание и сюжетам из их жизни. В работе «Несчастные», являющейся частью масштабного труда С. В. Максимова «Сибирь и каторга», посвященного истории, порядкам и устройству сибирских исправительных учреждений XIX века, рассматривается путь заключенных на каторгу, общие моменты каторжного быта и последующая жизнь сибирских поселенцев.</t>
   </si>
   <si>
     <t>978-5-534-11693-9</t>
   </si>
   <si>
     <t>14.06.2021</t>
   </si>
   <si>
     <t>СИБИРЬ И КАТОРГА. ПОЛИТИЧЕСКИЕ И ГОСУДАРСТВЕННЫЕ ПРЕСТУПНИКИ</t>
   </si>
   <si>
-    <t>Автор масштабного труда «Сибирь и каторга» Сергей Васильевич Максимов в 1860—1861 годах совершил поездку на дальний Восток, во время которой также собрал уникальные данные о быте каторжан и ссыльнопоселенцев в Сибири. Работа, посвященная истории и жизни сибирских тюрем, изначально предназначалась исключительно для нужд Министерства внутренних дел и была выпущена ограниченным тиражом, а уже позже вышла для широкой публики. Часть «Политические и государственные преступники» посвящена специфической категории ссыльных, в частности большое внимание уделено жизни декабристов на каторге. В части «История каторги» объясняется устройство самого института заключения преступников, рассказывается о некоторых выдающихся преступниках, прилагается также сборник каторжных песен и словарь. С. В. Максимов описывает тюрьму и поселения непредвзятым взглядом, анализируя имеющиеся у него сведения и приводя статистические данные. Эта книга будет интересна как студентам исторических специальностей, так и широкому кругу читателей.</t>
+    <t>Автор масштабного труда «Сибирь и каторга» Сергей Васильевич Максимов в 1860—1861 годах совершил поездку на дальний Восток, во время которой также собрал уникальные данные о быте каторжан и ссыльнопоселенцев в Сибири. Работа, посвященная истории и жизни сибирских тюрем, изначально предназначалась исключительно для нужд Министерства внутренних дел и была выпущена ограниченным тиражом, а уже позже вышла для широкой публики. Часть «Политические и государственные преступники» посвящена специфической категории ссыльных, в частности большое внимание уделено жизни декабристов на каторге. В части «История каторги» объясняется устройство самого института заключения преступников, рассказывается о некоторых выдающихся преступниках, прилагается также сборник каторжных песен и словарь. Эта книга будет интересна как студентам исторических специальностей, так и широкому кругу читателей.</t>
   </si>
   <si>
     <t>978-5-534-11894-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>