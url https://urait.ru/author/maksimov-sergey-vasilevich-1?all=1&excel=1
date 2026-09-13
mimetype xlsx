--- v4 (2026-07-08)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>09.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -903,54 +903,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>336</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1429.0</v>
+        <v>1499.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1569.0</v>
+        <v>1649.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
@@ -971,54 +971,54 @@
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2025</v>
       </c>
       <c r="J6" s="8">
         <v>144</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="9">
-        <v>619.0</v>
+        <v>649.0</v>
       </c>
       <c r="M6" s="9">
-        <v>679.0</v>
+        <v>709.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
@@ -1039,54 +1039,54 @@
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>277</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1209.0</v>
+        <v>1269.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1329.0</v>
+        <v>1399.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
@@ -1107,54 +1107,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>275</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1209.0</v>
+        <v>1269.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1329.0</v>
+        <v>1399.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
@@ -1175,54 +1175,54 @@
       <c r="B9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>450</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1849.0</v>
+        <v>1949.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2029.0</v>
+        <v>2139.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">
@@ -1243,54 +1243,54 @@
       <c r="B10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>282</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1229.0</v>
+        <v>1289.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1349.0</v>
+        <v>1419.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
@@ -1311,54 +1311,54 @@
       <c r="B11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2025</v>
       </c>
       <c r="J11" s="8">
         <v>254</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1129.0</v>
+        <v>1179.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1239.0</v>
+        <v>1299.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
@@ -1379,54 +1379,54 @@
       <c r="B12" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2025</v>
       </c>
       <c r="J12" s="8">
         <v>396</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1649.0</v>
+        <v>1739.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1809.0</v>
+        <v>1909.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">