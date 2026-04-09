--- v2 (2026-02-21)
+++ v3 (2026-04-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>21.02.2026</t>
+    <t>09.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>