--- v3 (2026-04-09)
+++ v4 (2026-05-24)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
-[...1 lines deleted...]
-    <t>09.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+  <si>
+    <t>24.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -230,53 +230,50 @@
     <t>ОСНОВЫ МАТЕМАТИЧЕСКОГО АНАЛИЗА: НЕРАВЕНСТВА И ОЦЕНКИ. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>978-5-534-08224-1</t>
   </si>
   <si>
     <t>22.161я73</t>
   </si>
   <si>
     <t>ОСНОВЫ МАТЕМАТИЧЕСКОГО АНАЛИЗА: ЧИСЛОВЫЕ РЯДЫ. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Учебное пособие представляет собой расширенное изложение материала по теме «Числовые ряды», соответствующего программе дисциплины «Основы математического анализа» первого курса фиического факультета. Пособие предназначено для активного использования. Это справочник, содержащий теоретический мате-риал, это практическое руководство к решению задач, содержащее разбор как типичных, так и оригинальных задач, это книга, с помо-щью которой можно самостоятельно проконтролировать уровень понимания и усвоения изучаемого материала, это еще и сборник, знакомящий с историческим процессом зарождения понятия число-вого ряда и развития теории числовых рядов.</t>
   </si>
   <si>
     <t>978-5-534-08225-8</t>
   </si>
   <si>
     <t>25.05.2018</t>
   </si>
   <si>
     <t>ОСНОВЫ МАТЕМАТИЧЕСКОГО АНАЛИЗА: ЧИСЛОВЫЕ РЯДЫ. Учебное пособие для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Учебное пособие представляет собой расширенное изложение материала по теме «Числовые ряды», соответствующего программе дисциплины «Основы математического анализа» первого курса физического факультета. Пособие предназначено для активного использования. Это справочник, содержащий теоретический материал, это практическое руководство к решению задач, содержащее разбор как типичных, так и оригинальных задач, это книга, с помощью которой можно самостоятельно проконтролировать уровень понимания и усвоения изучаемого материала, это еще и сборник, знакомящий с историческим процессом зарождения понятия числового ряда и развития теории числовых рядов.</t>
   </si>
   <si>
     <t>978-5-534-08227-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1324,57 +1321,57 @@
       <c r="K11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="9">
         <v>479.0</v>
       </c>
       <c r="M11" s="9">
         <v>529.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>65</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>62</v>
       </c>
       <c r="Y11" s="8">
         <v>0.111</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>