--- v4 (2026-05-24)
+++ v5 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>24.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>