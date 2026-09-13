--- v5 (2026-07-13)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -888,54 +888,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>223</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1269.0</v>
+        <v>1329.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1399.0</v>
+        <v>1459.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -958,54 +958,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2025</v>
       </c>
       <c r="J6" s="8">
         <v>200</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1159.0</v>
+        <v>1219.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1269.0</v>
+        <v>1339.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
@@ -1026,54 +1026,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>177</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1049.0</v>
+        <v>1109.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1149.0</v>
+        <v>1219.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
@@ -1094,54 +1094,54 @@
       <c r="B8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>188</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>889.0</v>
+        <v>929.0</v>
       </c>
       <c r="M8" s="9">
-        <v>979.0</v>
+        <v>1019.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
@@ -1164,54 +1164,54 @@
       <c r="B9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2024</v>
       </c>
       <c r="J9" s="8">
         <v>185</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>879.0</v>
+        <v>919.0</v>
       </c>
       <c r="M9" s="9">
-        <v>969.0</v>
+        <v>1009.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
@@ -1232,54 +1232,54 @@
       <c r="B10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2024</v>
       </c>
       <c r="J10" s="8">
         <v>97</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="9">
-        <v>469.0</v>
+        <v>489.0</v>
       </c>
       <c r="M10" s="9">
-        <v>519.0</v>
+        <v>539.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
@@ -1300,54 +1300,54 @@
       <c r="B11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2022</v>
       </c>
       <c r="J11" s="8">
         <v>100</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="9">
-        <v>479.0</v>
+        <v>499.0</v>
       </c>
       <c r="M11" s="9">
-        <v>529.0</v>
+        <v>549.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>72</v>
       </c>