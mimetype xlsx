--- v2 (2026-04-03)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>03.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>13.09.2024</t>
   </si>
   <si>
     <t>ЭКОНОМЕТРИКА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Демидова О. А., Малахов Д. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Эконометрика. Финансовая математика</t>
   </si>
   <si>
-    <t>Эконометрика является одной из базовых дисциплин программы обучения студентов экономических специальностей. Представленный материал содержит все основные темы курса эконометрики: парная и множественная регрессии, метод наименьших квадратов, метод максимального правдоподобия, проверка статистических гипотез о параметрах уравнения регрессии, проблема выбора правильной спецификации моделей, мультиколлинеарность, гетероскедастичность, эндогенность, модели бинарного выбора, модели для временных рядов. Для выполнения упражнений и заданий студенты используют специальные базы данных. Файлы баз данных доступны для скачивания на образовательной платформе «Юрайт». Данный курс выгодно отличает то, что, кроме изложения теоретического материала приводится разбор решения теоретических задач, а также подробные пояснения по решению задач эконометрики в офисном пакете Excel и статистических пакетах Stata, R, Econometric Views. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
+    <t>Эконометрика является одной из базовых дисциплин программы обучения студентов экономических специальностей. Представленный материал содержит все основные темы курса эконометрики: парная и множественная регрессии, метод наименьших квадратов, метод максимального правдоподобия, проверка статистических гипотез о параметрах уравнения регрессии, проблема выбора правильной спецификации моделей, мультиколлинеарность, гетероскедастичность, эндогенность, модели бинарного выбора, модели для временных рядов. Для выполнения упражнений и заданий студенты используют специальные базы данных. Файлы баз данных доступны для скачивания на образовательной платформе «Юрайт». Данный курс выгодно отличает то, что, кроме изложения теоретического материала приводится разбор решения теоретических задач, а также подробные пояснения по решению задач эконометрики в офисном пакете Excel и статистических пакетах Stata, R, Econometric Views.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20392-9</t>
   </si>
   <si>
     <t>65в6я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ЭКОНОМЕТРИКА 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Эконометрика является одной из базовых дисциплин программы обучения студентов экономических специальностей. Представленный материал содержит все основные темы курса эконометрики: парная и множественная регрессии, метод наименьших квадратов, метод максимального правдоподобия, проверка статистических гипотез о параметрах уравнения регрессии, проблема выбора правильной спецификации моделей, мультиколлинеарность, гетероскедастичность, эндогенность, модели бинарного выбора, модели для временных рядов. Каждая из тринадцати тем включает изложение теоретического материала, соответствующих теоретических задач с решениями, компьютерных упражнений с пояснениями по их выполнению в статистических пакетах Stata и R, задания для самостоятельного решения. Для выполнения упражнений и заданий студенты используют специальные базы данных. Файлы баз данных доступны для скачивания на образовательной платформе «Юрайт». Материалы могут быть использованы (полностью или частично) для чтения лекций и проведения теоретических и компьютерных семинаров семестрового или годового курса эконометрики. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Эконометрика является одной из базовых дисциплин программы обучения студентов экономических специальностей. Представленный материал содержит все основные темы курса эконометрики: парная и множественная регрессии, метод наименьших квадратов, метод максимального правдоподобия, проверка статистических гипотез о параметрах уравнения регрессии, проблема выбора правильной спецификации моделей, мультиколлинеарность, гетероскедастичность, эндогенность, модели бинарного выбора, модели для временных рядов. Каждая из тринадцати тем включает изложение теоретического материала, соответствующих теоретических задач с решениями, компьютерных упражнений с пояснениями по их выполнению в статистических пакетах Stata и R, задания для самостоятельного решения. Для выполнения упражнений и заданий студенты используют специальные базы данных. Файлы баз данных доступны для скачивания на образовательной платформе «Юрайт».</t>
   </si>
   <si>
     <t>978-5-534-20444-5</t>
   </si>
   <si>
     <t>65в6я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>