--- v2 (2026-03-04)
+++ v3 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
-    <t>04.03.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,84 +133,84 @@
   <si>
     <t>21.02.2014</t>
   </si>
   <si>
     <t>ИННОВАЦИОННЫЙ МЕНЕДЖМЕНТ. Учебник для вузов</t>
   </si>
   <si>
     <t>Мальцева С. В. ; Отв. ред. Мальцева С. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Инноватика</t>
   </si>
   <si>
-    <t>Дисциплина «Инновационный менеджмент» включена в большинство учебных программ высшего профессионального образования, открыто обучение по новому образовательному направлению «Инноватика». Задача учебника — познакомить студентов и начинающих предпринимателей с основными задачами, возникающими при реализации инновационных проектов, путями и возможностями их решения, в том числе научиться привлекать для решения конкретных задач соответствующих специалистов из других сфер деятельности (из сферы управления финансами, специалистов в области конкретных технологических решений, аналитиков рынка и т.д.). Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, изучающих экономику и менеджмент в сфере наукоемких технологий в рамках направления «Бизнес-информатика», направлений «Менеджмент» и «Инноватика», а также для широкого круга специалистов, работающих в технологической сфере, начинающих предпринимателей.</t>
+    <t>Дисциплина «Инновационный менеджмент» включена в большинство учебных программ высшего профессионального образования, открыто обучение по новому образовательному направлению «Инноватика». Задача курса— познакомить студентов и начинающих предпринимателей с основными задачами, возникающими при реализации инновационных проектов, путями и возможностями их решения, в том числе научиться привлекать для решения конкретных задач соответствующих специалистов из других сфер деятельности (из сферы управления финансами, специалистов в области конкретных технологических решений, аналитиков рынка и т.д.). Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, изучающих экономику и менеджмент в сфере наукоемких технологий в рамках направления «Бизнес-информатика», направлений «Менеджмент» и «Инноватика», а также для широкого круга специалистов, работающих в технологической сфере, начинающих предпринимателей.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-17988-0</t>
+    <t>978-5-534-17584-4</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
-    <t>60*90/16</t>
+    <t>70*100/16</t>
   </si>
   <si>
     <t>08.07.2019</t>
   </si>
   <si>
     <t>ОСНОВЫ ИННОВАЦИОННОЙ ДЕЯТЕЛЬНОСТИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Отв. ред. Мальцева С. В.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются методологические основы, практика и инструментарий организационно-управленческой и предпринимательской деятельности в инновационной сфере на разных уровнях. Проанализированы вопросы регулирования инновационной деятельности, показано влияние особенностей инновационной системы, правового регулирования на развитие бизнеса. Учебник содержит большое количество практических примеров, кейсов, вопросы для самоконтроля, тесты. Издание поможет студентам и начинающим предпринимателям научиться решать основные задачи, возникающие при реализации инновационных проектов.</t>
-[...2 lines deleted...]
-    <t>978-5-534-17989-7</t>
+    <t>Рассматриваются методологические основы, практика и инструментарий организационно-управленческой и предпринимательской деятельности в инновационной сфере на разных уровнях. Проанализированы вопросы регулирования инновационной деятельности, показано влияние особенностей инновационной системы, правового регулирования на развитие бизнеса. Курс поможет научиться решать основные задачи, возникающие при реализации инновационных проектов.</t>
+  </si>
+  <si>
+    <t>978-5-534-17582-0</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -573,51 +573,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/innovacionnyy-menedzhment-582865" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-innovacionnoy-deyatelnosti-587885" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/innovacionnyy-menedzhment-600353" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-innovacionnoy-deyatelnosti-600352" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -798,185 +798,185 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>582865</v>
+        <v>600353</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>517</v>
+        <v>492</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2109.0</v>
+        <v>2509.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2319.0</v>
+        <v>2759.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.595</v>
+        <v>0.716</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>587885</v>
+        <v>600352</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>517</v>
+        <v>492</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2109.0</v>
+        <v>2509.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2319.0</v>
+        <v>2759.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.595</v>
+        <v>0.716</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>