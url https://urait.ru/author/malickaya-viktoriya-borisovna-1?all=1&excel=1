--- v1 (2026-03-24)
+++ v2 (2026-05-15)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
-[...1 lines deleted...]
-    <t>24.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+  <si>
+    <t>15.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -112,102 +112,108 @@
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>04.04.2025</t>
   </si>
   <si>
-    <t>БУХГАЛТЕРСКИЙ ФИНАНСОВЫЙ УЧЕТ 7-е изд., пер. и доп. Учебник для вузов</t>
+    <t>БУХГАЛТЕРСКИЙ ФИНАНСОВЫЙ УЧЕТ 7-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Дмитриевой И. М., Малицкой В. Б., Харакоз Ю. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>Экономические науки</t>
+  </si>
+  <si>
+    <t>Бухгалтерский учет и аудит. Налоговый учет</t>
+  </si>
+  <si>
+    <t>В курсе рассматриваются актуальные вопросы бухгалтерского финансового учета. В первом модуле — «Организация бухгалтерского финансового учета» — раскрыты следующие вопросы: предмет и объекты бухгалтерского финансового учета, цели и концепции финансового учета, система нормативного регулирования учета в Российской Федерации и программа реформирования учета и отчетности в условиях перехода на МСФО. Второй модуль — «Методика учета имущества организации и его источников» — посвящен учету денежных средств, долгосрочных инвестиций, основных средств, нематериальных активов, материально-производственных запасов, финансовых вложений, оплаты труда, готовой продукции и ее реализации, капитала, фондов и резервов, финансовых результатов, кредитов и займов, расчетных операций, забалансовых счетов, а также внешнеэкономической деятельности. Для студентов, обучающихся по направлению «Экономика» и по специальности «Бухгалтерский учет, анализ и аудит», а также для специалистов-практиков.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-9916-6603-9</t>
+  </si>
+  <si>
+    <t>65.05я723</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>16.04.2026</t>
+  </si>
+  <si>
+    <t>БУХГАЛТЕРСКИЙ ФИНАНСОВЫЙ УЧЕТ 8-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>О.В. Дятлова [и др.]; под редакцией В.Б. Малицкой, Ю.К. Харакоз.</t>
+  </si>
+  <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Экономические науки</t>
-[...11 lines deleted...]
-    <t>978-5-9916-9358-5</t>
+    <t>Курс «Бухгалтерский финансовый учет» направлен на формирование системного понимания бухгалтерского учета как ключевого элемента управления организацией. В рамках курса рассматриваются основы организации учета, учет денежных средств, расчетных операций, инвестиций, основных средств и нематериальных активов. Особое внимание уделяется учету запасов, труда и его оплаты, затрат на производство, готовой продукции и финансовых результатов. Изучаются вопросы учета капитала, резервов, кредитов и внешнеэкономической деятельности, а также учет на забалансовых счетах и формирование учетной политики. Теоретический материал дополняют примеры часто встречающихся в деятельности коммерческих организаций хозяйственных операций. Курс ориентирован на студентов, обучающихся по экономическим специальностям, а также специалистов-практиков.</t>
+  </si>
+  <si>
+    <t>978-5-534-20122-2</t>
   </si>
   <si>
     <t>65.05я73</t>
-  </si>
-[...19 lines deleted...]
-    <t>65.05я723</t>
   </si>
   <si>
     <t>08.04.2025</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКИЕ ОСНОВЫ БУХГАЛТЕРСКОГО УЧЕТА ИМУЩЕСТВА ОРГАНИЗАЦИИ 7-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе рассматриваются актуальные вопросы бухгалтерского финансового учета. Он посвящен учету денежных средств, долгосрочных инвестиций, основных средств, нематериальных активов, материально-производственных запасов, финансовых вложений, оплаты труда, готовой продукции и ее реализации, капитала, фондов и резервов, финансовых результатов, кредитов и займов, расчетных операций, забалансовых счетов, а также внешнеэкономической деятельности. Курс содержит примеры часто встречающихся в деятельности коммерческих организаций хозяйственных операций, а также профессиональные компетенции по каждой теме, контрольные вопросы. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Курс ориентирован на студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-19348-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -579,51 +585,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/buhgalterskiy-finansovyy-uchet-587572" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/buhgalterskiy-finansovyy-uchet-587594" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskie-osnovy-buhgalterskogo-ucheta-imuschestva-organizacii-589320" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/buhgalterskiy-finansovyy-uchet-587594" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/buhgalterskiy-finansovyy-uchet-600428" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskie-osnovy-buhgalterskogo-ucheta-imuschestva-organizacii-589320" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -804,51 +810,51 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>587572</v>
+        <v>587594</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>498</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
@@ -874,179 +880,179 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.723</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>587594</v>
+        <v>600428</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>498</v>
+        <v>396</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2539.0</v>
+        <v>2069.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2789.0</v>
+        <v>2279.0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.723</v>
+        <v>0.6</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>589320</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>475</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2429.0</v>
       </c>
       <c r="M7" s="9">
         <v>2669.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.695</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>