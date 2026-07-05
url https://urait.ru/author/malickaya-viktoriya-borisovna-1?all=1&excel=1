--- v2 (2026-05-15)
+++ v3 (2026-07-05)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
-[...1 lines deleted...]
-    <t>15.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+  <si>
+    <t>05.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,123 +109,117 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>04.04.2025</t>
-[...5 lines deleted...]
-    <t>Под ред. Дмитриевой И. М., Малицкой В. Б., Харакоз Ю. В.</t>
+    <t>16.04.2026</t>
+  </si>
+  <si>
+    <t>БУХГАЛТЕРСКИЙ ФИНАНСОВЫЙ УЧЕТ 8-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>О.В. Дятлова [и др.]; под редакцией В.Б. Малицкой, Ю.К. Харакоз.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Экономические науки</t>
+  </si>
+  <si>
+    <t>Бухгалтерский учет и аудит. Налоговый учет</t>
+  </si>
+  <si>
+    <t>Курс «Бухгалтерский финансовый учет» направлен на формирование системного понимания бухгалтерского учета как ключевого элемента управления организацией. В рамках курса рассматриваются основы организации учета, учет денежных средств, расчетных операций, инвестиций, основных средств и нематериальных активов. Особое внимание уделяется учету запасов, труда и его оплаты, затрат на производство, готовой продукции и финансовых результатов. Изучаются вопросы учета капитала, резервов, кредитов и внешнеэкономической деятельности, а также учет на забалансовых счетах и формирование учетной политики. Теоретический материал дополняют примеры часто встречающихся в деятельности коммерческих организаций хозяйственных операций. Курс ориентирован на студентов, обучающихся по экономическим специальностям, а также специалистов-практиков.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-20122-2</t>
+  </si>
+  <si>
+    <t>65.05я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>БУХГАЛТЕРСКИЙ ФИНАНСОВЫЙ УЧЕТ 8-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Экономические науки</t>
-[...11 lines deleted...]
-    <t>978-5-9916-6603-9</t>
+    <t>Курс «Бухгалтерский финансовый учет» направлен на формирование системного понимания бухгалтерского учета как ключевого элемента управления организацией. В рамках курса рассматриваются основы организации учета, учет денежных средств, расчетных операций, основных средств (включая аренду), нематериальных активов и финансовых вложений. Особое внимание уделяется учету производственных запасов, труда и его оплаты, затрат на производство, готовой продукции и финансовых результатов. Изучаются вопросы учета капитала, фондов, резервов, кредитов, займов, целевого финансирования, а также формирование учетной политики организации. Теоретический материал дополняют примеры часто встречающихся в деятельности коммерческих организаций хозяйственных операций. Курс ориентирован на студентов среднего профессионального образования, обучающихся по экономическим специальностям.</t>
+  </si>
+  <si>
+    <t>978-5-534-20192-5</t>
   </si>
   <si>
     <t>65.05я723</t>
   </si>
   <si>
-    <t>70*100/16</t>
-[...35 lines deleted...]
-    <t>978-5-534-19348-0</t>
+    <t>ПРАКТИЧЕСКИЕ ОСНОВЫ БУХГАЛТЕРСКОГО УЧЕТА ИМУЩЕСТВА ОРГАНИЗАЦИИ 8-е изд. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Курс «Практические основы бухгалтерского учета имущества организации» направлен на формирование прикладных знаний и умений по учету активов организации и источников их формирования. В рамках курса рассматриваются учет денежных средств, расчетных операций, долгосрочных инвестиций, основных средств (включая аренду), нематериальных активов и финансовых вложений. Особое внимание уделяется учету производственных запасов, труда и его оплаты, затрат на производство, готовой продукции, а также ведению учета на забалансовых счетах. Теоретический материал сопровождается практическими примерами, приближенными к реальной деятельности коммерческих организаций. Курс ориентирован на студентов среднего профессионального образования, осваивающих экономические специальности.</t>
+  </si>
+  <si>
+    <t>978-5-534-20214-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -585,51 +579,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/buhgalterskiy-finansovyy-uchet-587594" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/buhgalterskiy-finansovyy-uchet-600428" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskie-osnovy-buhgalterskogo-ucheta-imuschestva-organizacii-589320" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/buhgalterskiy-finansovyy-uchet-600428" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/buhgalterskiy-finansovyy-uchet-600431" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskie-osnovy-buhgalterskogo-ucheta-imuschestva-organizacii-600432" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -810,255 +804,255 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>587594</v>
+        <v>600428</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>498</v>
+        <v>396</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2539.0</v>
+        <v>2069.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2789.0</v>
+        <v>2279.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.723</v>
+        <v>0.6</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>600428</v>
+        <v>600431</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>396</v>
+        <v>330</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2069.0</v>
+        <v>1759.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2279.0</v>
+        <v>1929.0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.6</v>
+        <v>0.52</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>589320</v>
+        <v>600432</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>475</v>
+        <v>261</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2429.0</v>
+        <v>1439.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2669.0</v>
+        <v>1579.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.695</v>
+        <v>0.436</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>