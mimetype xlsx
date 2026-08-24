--- v3 (2026-07-05)
+++ v4 (2026-08-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>05.07.2026</t>
+    <t>24.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>