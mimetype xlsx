--- v2 (2026-03-14)
+++ v3 (2026-05-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
-    <t>14.03.2026</t>
+    <t>05.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>