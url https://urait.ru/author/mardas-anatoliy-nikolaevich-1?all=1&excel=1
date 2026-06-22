--- v3 (2026-05-05)
+++ v4 (2026-06-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
-[...1 lines deleted...]
-    <t>05.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,114 +154,117 @@
   <si>
     <t>В учебном пособии излагаются теоретические основы управления, раскрываются понятия, принципы, функции и задачи менеджмента на предприятии. Представлены методы анализа внешней и внутренней среды фирмы при разработке стратегии, порядок и основные методики производственного планирования, особенности работы менеджера с персоналом в нынешних условиях, а также управления финансами предприятия. Особое место в книге уделено прогнозированию результатов деятельности фирмы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07558-8</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ОСНОВЫ МЕНЕДЖМЕНТА. ПРАКТИЧЕСКИЙ КУРС 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
+    <t>В курсе излагаются теоретические основы управления, раскрываются понятия, принципы, функции и задачи менеджмента на предприятии. Представлены методы анализа внешней и внутренней среды фирмы при разработке стратегии, порядок и основные методики производственного планирования, особенности работы менеджера с персоналом в нынешних условиях, а также управления финансами предприятия. Особое место в курсе уделено прогнозированию результатов деятельности фирмы.</t>
+  </si>
+  <si>
     <t>978-5-534-08328-6</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
     <t>ОСНОВЫ ФИНАНСОВЫХ ВЫЧИСЛЕНИЙ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Мардас А. Н.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Финансы</t>
   </si>
   <si>
     <t>В учебном пособии представлены схемы наращения и дисконтирования, расчеты по операциям с ценными бумагами, а также методология оценки финансовых рисков. Книга содержит иллюстративные примеры и словарь основных финансовых терминов, которые обеспечивают пособие краткими, но содержательными методическими рекомендациями. Приложения, расположенные в конце издания, способствуют лучшему усвоению материалов учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-07634-9</t>
   </si>
   <si>
     <t>65.26я73</t>
   </si>
   <si>
     <t>14.07.2016</t>
   </si>
   <si>
     <t>СТРАТЕГИЧЕСКИЙ МЕНЕДЖМЕНТ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Мардас А. Н., Гуляева О. А., Кадиев И. Г.</t>
   </si>
   <si>
     <t>Предпринимательство. Лидерство</t>
   </si>
   <si>
-    <t>Данный учебник в сжатом, но достаточно полном изложении раскрывает основные аспекты стратегического планирования и руководства деятельностью развивающейся организации. В соответствии с построением курса учебник излагает теоретико-методологические основы стратегического управления, раскрывает его функции и задачи на макроуровне и в организациях. Особое место отведено подготовке и принятию управленческих решений по развитию производственной и иных видов деятельности предприятия. Также представлены оригинальные подходы к построению математического аппарата выбора стратегии организации.</t>
+    <t>Данный курс в сжатом, но достаточно полном изложении раскрывает основные аспекты стратегического планирования и руководства деятельностью развивающейся организации. В соответствии с построением дисциплины курс излагает теоретико-методологические основы стратегического управления, раскрывает его функции и задачи на макроуровне и в организациях. Особое место отведено подготовке и принятию управленческих решений по развитию производственной и иных видов деятельности предприятия. Также представлены оригинальные подходы к построению математического аппарата выбора стратегии организации.</t>
   </si>
   <si>
     <t>978-5-534-06388-2</t>
   </si>
   <si>
     <t>65.050.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>31.01.2017</t>
   </si>
   <si>
     <t>ТЕОРИЯ МЕНЕДЖМЕНТА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Управленческая деятельность</t>
   </si>
   <si>
-    <t>Курс представляет собой изложение теории менеджмента с иллюстрацией ее приложений на практике. В нем излагается теория управления и практические методики работы руководства организации, методы анализа внешней и внутренней среды фирмы при разработке стратегии, представлены подходы к построению теории организации. Особое внимание в курсе уделено прогнозированию результатов деятельности фирмы.</t>
+    <t>Курс представляет собой изложение теории менеджмента с иллюстрацией ее приложений на практике. В нем излагается теория управления и практические методики работы руководства организации, методы анализа внешней и внутренней среды фирмы при разработке стратегии, представлены подходы к построению теории организации. Особое внимание в книге уделено прогнозированию результатов деятельности фирмы.</t>
   </si>
   <si>
     <t>978-5-534-18435-8</t>
   </si>
   <si>
     <t>11.07.2016</t>
   </si>
   <si>
     <t>ТЕОРИЯ ОРГАНИЗАЦИИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии дано систематическое изложение основ дисциплины «Теория организации», представлены оригинальные подходы к построению математического аппарата выбора концепции целесообразного организационного менеджмента, проектированию групп организаций.</t>
   </si>
   <si>
     <t>978-5-534-06344-8</t>
   </si>
   <si>
     <t>65.0-212.4я73</t>
   </si>
   <si>
     <t>17.06.2016</t>
   </si>
   <si>
     <t>ЭКОНОМЕТРИКА 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
@@ -1003,409 +1006,409 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>839.0</v>
       </c>
       <c r="M6" s="9">
         <v>919.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y6" s="8">
         <v>0.265</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>598744</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>129</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="9">
         <v>569.0</v>
       </c>
       <c r="M7" s="9">
         <v>629.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y7" s="8">
         <v>0.139</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>584487</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>176</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1049.0</v>
       </c>
       <c r="M8" s="9">
         <v>1149.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="Y8" s="8">
         <v>0.333</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>585328</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>293</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1589.0</v>
       </c>
       <c r="M9" s="9">
         <v>1749.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="Y9" s="8">
         <v>0.475</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>584486</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>139</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L10" s="9">
         <v>609.0</v>
       </c>
       <c r="M10" s="9">
         <v>669.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y10" s="8">
         <v>0.148</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>598550</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>180</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>859.0</v>
       </c>
       <c r="M11" s="9">
         <v>939.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y11" s="8">
         <v>0.269</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>