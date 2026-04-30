--- v1 (2026-03-14)
+++ v2 (2026-04-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>14.03.2026</t>
+    <t>30.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>