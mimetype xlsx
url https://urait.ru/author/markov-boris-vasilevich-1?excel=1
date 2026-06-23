--- v2 (2026-04-30)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>30.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -187,51 +187,51 @@
   <si>
     <t>ИСТОРИЯ ФИЛОСОФИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Липский Б. И., Марков Б. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>История философии и идей</t>
   </si>
   <si>
     <t>Данное издание не только предполагает ознакомление учащихся с предметом философии и историей ее развития, но и рассчитано на то, чтобы научить студентов философствованию, самостоятельному размышлению над реальными жизненными проблемами. Авторы обращают внимание на трансформацию вопросов современной науки, культуры и политики. Такой подход делает более интересным и увлекательным освоение сложных философских проблем. После каждой главы даны вопросы и задания для самоконтроля, а также рекомендуемая литература.</t>
   </si>
   <si>
     <t>978-5-534-08380-4</t>
   </si>
   <si>
     <t>87я73</t>
   </si>
   <si>
     <t>ИСТОРИЯ ФИЛОСОФИИ. ХХ ВЕК — НАЧАЛО ХХI ВЕКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В книге отражен многолетний опыт преподавания авторами курсов и спецкурсов по философии и истории философии. В ней представлены основные школы и направления философии начиная с ХХ века и закачивая современным периодом, даны основные понятия. В учебник включена философия ХХ ХХI веков. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+    <t>Учебник написан коллективом авторов. В книге представлены основные школы и направления философии начиная с Древнего мира и закачивая современным периодом, даны основные понятия. В учебник включена философия ХХ—ХХI веков.</t>
   </si>
   <si>
     <t>978-5-534-18516-4</t>
   </si>
   <si>
     <t>15.05.2017</t>
   </si>
   <si>
     <t>МЕТАФИЗИКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Липского Б.И., Маркова Б.В., Солонина Ю.Н.</t>
   </si>
   <si>
     <t>Специальные философские дисциплины</t>
   </si>
   <si>
     <t>Настоящее учебное пособие состоит из двух частей. В первой части представлена философия и становление метафизического мышления. В ней раскрывается основополагающая проблема бытия в философии, рассматриваются категориальные структуры бытия и сущего, динамика и структура реальности. Отдельная глава посвящена идее и типам мирового порядка. Вторая часть посвящена понятиям «сознание» и «познание». В ней показана связь сознания и бытия, структура сознания, представлен субъект и объект познания, а также даны главные познавательные стратегии.</t>
   </si>
   <si>
     <t>978-5-534-12116-2</t>
   </si>
   <si>
     <t>87.21я73</t>
   </si>
@@ -298,51 +298,51 @@
   <si>
     <t>СОВРЕМЕННАЯ ЗАРУБЕЖНАЯ ФИЛОСОФИЯ: ФИЛОСОФСКАЯ КОМПАРАТИВИСТИКА 3-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Колесников А. С.</t>
   </si>
   <si>
     <t>Данная работа представляет собой полный систематический курс современной зарубежной философии, дающий возможность читателю составить целостную как с точки зрения истории, так и с точки зрения логики картину развития мировой философии. Проводится тщательный сравнительный анализ не только школ и направлений, но и различных подходов в рамках одного направления.</t>
   </si>
   <si>
     <t>978-5-534-08908-0</t>
   </si>
   <si>
     <t>26.10.2012</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
-    <t>Данное издание не только предполагает ознакомление учащихся с основными направлениями и содержанием предмета, но и рассчитано на то, чтобы научить студентов философствованию, самостоятельному размышлению над реальными жизненными проблемами. Авторы обращают внимание на трансформацию вопросов современной науки, культуры и политики. Такой подход делает более интересным и увлекательным освоение сложных философских проблем. После каждой главы даны вопросы и задания для самоконтроля, а также рекомендуемая литература.</t>
+    <t>Данное издание не только предполагает ознакомление учащихся с основными направлениями и содержанием предмета, но и рассчитано на то, чтобы научить студентов философствованию, самостоятельному размышлению над реальными жизненными проблемами. Авторы обращают внимание на трансформацию вопросов современной науки, культуры и политики.</t>
   </si>
   <si>
     <t>978-5-9916-6963-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>