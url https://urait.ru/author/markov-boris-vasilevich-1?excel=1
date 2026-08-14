--- v3 (2026-06-23)
+++ v4 (2026-08-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>23.06.2026</t>
+    <t>14.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>