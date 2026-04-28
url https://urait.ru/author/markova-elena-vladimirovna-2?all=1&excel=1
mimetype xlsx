--- v1 (2026-03-02)
+++ v2 (2026-04-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>02.03.2026</t>
+    <t>28.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>