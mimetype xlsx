--- v2 (2026-04-28)
+++ v3 (2026-06-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>28.04.2026</t>
+    <t>30.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,93 +163,93 @@
   <si>
     <t>978-5-534-14014-9</t>
   </si>
   <si>
     <t>76.065я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>28.02.2020</t>
   </si>
   <si>
     <t>ОСНОВЫ РЕКЛАМЫ: РЕКЛАМА В МЕСТАХ ПРОДАЖ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Колышкина Т. Б., Шустина И. В., Маркова Е. В.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Учебное пособие раскрывает основные вопросы, связанные с разработкой, использованием и оценкой рекламы в местах продаж. В нем содержится информация о специфике такой рекламы, представлена классификация POS-материалов, подробно рассмотрены роль упаковки и ее влияние на принятие потребительского решения, дан структурный и языковой анализ основных видов POS-материалов, отмечены преимущества и ограничения использования различных технологий их изготовления. Большое внимание в пособии уделено методикам оценки различных POS-материалов, их содержанию и форме, принципам размещения, а также коммуникативной эффективности рекламы в местах продаж. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Пособие предназначено для студентов образовательных учреждений среднего профессионального образования, обучающихся по направлениям подготовки 42.03.01 «Реклама и связи с общественностью», 45.03.01 «Филология», 37.01.03 «Психология», 38.03.02 «Менеджмент», также может быть полезно преподавателям ccузов, специалистам в области рекламы, психологии, лингвистики и коммерции.</t>
+    <t>Учебное пособие раскрывает основные вопросы, связанные с разработкой, использованием и оценкой рекламы в местах продаж. В нем содержится информация о специфике такой рекламы, представлена классификация POS-материалов, подробно рассмотрены роль упаковки и ее влияние на принятие потребительского решения, дан структурный и языковой анализ основных видов POS-материалов, отмечены преимущества и ограничения использования различных технологий их изготовления. Большое внимание в пособии уделено методикам оценки различных POS-материалов, их содержанию и форме, принципам размещения, а также коммуникативной эффективности рекламы в местах продаж.</t>
   </si>
   <si>
     <t>978-5-534-13048-5</t>
   </si>
   <si>
     <t>65.47я723</t>
   </si>
   <si>
     <t>16.10.2020</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ И ОЦЕНКА РЕКЛАМНОГО ОБРАЗА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Основное внимание в курсе уделено описанию теоретико-методологических оснований исследования и создания рекламного образа. Используя междисциплинарный подход, авторы ставят задачу показать широкий контекст функционирования образов данного типа. В курсе представлены обусловленные рыночными тенденциями практики, которые могут быть использованы специалистами для принятия решений в области маркетинговых коммуникаций. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для преподавателей, студентов направления подготовки «Реклама и связи с общественностью», специалистов в области рекламы и PR, а также всех тех, кто интересуется данной проблемой.</t>
   </si>
   <si>
     <t>978-5-534-10041-9</t>
   </si>
   <si>
     <t>78.3я73</t>
   </si>
   <si>
     <t>26.01.2024</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ И ОЦЕНКА РЕКЛАМНОГО ОБРАЗА 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Основное внимание в курсе уделено описанию теоретико-методологических оснований исследования и создания рекламного образа. Используя междисциплинарный подход, авторы ставят задачу показать широкий контекст функционирования образов данного типа. В курсе представлены обусловленные рыночными тенденциями практики, которые могут быть использованы специалистами для принятия решений в области маркетинговых коммуникаций. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования. Курс предназначен для преподавателей, студентов, а также всех тех, кто интересуется данной проблемой.</t>
   </si>
   <si>
     <t>978-5-534-18737-3</t>
   </si>
   <si>
     <t>28.10.2019</t>
   </si>
   <si>
     <t>РЕКЛАМА В МЕСТАХ ПРОДАЖ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Учебное пособие раскрывает основные вопросы, связанные с разработкой, использованием и оценкой рекламы в местах продаж. В нем содержится информация о специфике такой рекламы, представлена классификация POS-материалов, подробно рассмотрены роль упаковки и ее влияние на принятие потребительского решения, дан структурный и языковой анализ основных видов POS-материалов, отмечены преимущества и ограничения использования различных технологий их изготовления. Большое внимание в пособии уделено методикам оценки различных POS-материалов, их содержанию и форме, принципам размещения, а также коммуникативной эффективности рекламы в местах продаж. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Пособие предназначено для студентов и бакалавров высших учебных заведений, обучающихся по направлениям подготовки 42.03.01 «Реклама и связи с общественностью», 45.03.01 «Филология», 37.01.03 «Психология», 38.03.02 «Менеджмент», также может быть полезно преподавателям вузов, специалистам в области рекламы, психологии, лингвистики и коммерции.</t>
+    <t>Учебное пособие раскрывает основные вопросы, связанные с разработкой, использованием и оценкой рекламы в местах продаж. В нем содержится информация о специфике такой рекламы, представлена классификация POS-материалов, подробно рассмотрены роль упаковки и ее влияние на принятие потребительского решения, дан структурный и языковой анализ основных видов POS-материалов, отмечены преимущества и ограничения использования различных технологий их изготовления. Большое внимание в пособии уделено методикам оценки различных POS-материалов, их содержанию и форме, принципам размещения, а также коммуникативной эффективности рекламы в местах продаж. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-12663-1</t>
   </si>
   <si>
     <t>65.47я73</t>
   </si>
   <si>
     <t>РЕКЛАМНЫЙ ТЕКСТ. Учебник для СПО</t>
   </si>
   <si>
     <t>В данном курсе представлены различные подходы к анализу рекламного текста, его цель — сформировать представление о рекламном тексте как о коммуникативной единице с учетом его функционирования в речи в зависимости от формы коммуникации. В качестве эмпирического материала в нем используется реклама, размещенная на разных носителях, что позволяет показать многообразие ее форм. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования. Курс предназначен для преподавателей, студентов направления «Реклама и связи с общественностью», специалистов в области рекламы и PR, специалистов других научных областей, а также всех тех, кто интересуется данной проблемой.</t>
   </si>
   <si>
     <t>978-5-534-18733-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">