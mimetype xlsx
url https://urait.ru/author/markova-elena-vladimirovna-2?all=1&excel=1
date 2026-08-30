--- v3 (2026-06-30)
+++ v4 (2026-08-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>30.06.2026</t>
+    <t>30.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>