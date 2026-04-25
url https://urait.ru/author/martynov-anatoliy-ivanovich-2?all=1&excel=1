--- v2 (2026-02-24)
+++ v3 (2026-04-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>24.02.2026</t>
+    <t>25.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>