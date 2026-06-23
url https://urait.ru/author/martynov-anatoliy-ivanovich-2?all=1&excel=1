--- v3 (2026-04-25)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>25.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>17.06.2022</t>
   </si>
   <si>
     <t>АРХЕОЛОГИЯ 10-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Мартынов А. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Теория и методика истории. Археология</t>
   </si>
   <si>
-    <t>Значительную часть трехмиллионной истории человечества можно познать только с помощью археологии. В курсе показан вклад людей в процесс исторического развития, акцентируется внимание на их открытиях и новациях. Учебный материал изложен в семи разделах и 23 темах, история человечества в археологические периоды раскрывается в виде двух этапов: древность и начало периода цивилизационного развития. В курсе впервые изложена история начала цивилизационного развития в восточной Евразии в энеолите и бронзовом периоде, известные в восточной Евразии «царские» курганы рассматриваются как памятники древнейшей евразийской цивилизации 1 тысячелетия до н. э. Вместе с тем в курсе представлена информация о древнем искусстве, технологических, этнических, социальных процессах в прошлом, раскрывается связь археологического прошлого с современностью, рассматривается методика исследования разных видов археологических памятников. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования и методическим требованиям, предъявляемым к учебным изданиям. Для студентов исторических факультетов вузов, обучающихся по программам специалитета, бакалавриата и магистратуры, слушателей колледжей, школ, изучающих историю, археологию, культурологию, и всех интересующихся историей.</t>
+    <t>Значительную часть трехмиллионной истории человечества можно познать только с помощью археологии. В курсе показан вклад людей в процесс исторического развития, акцентируется внимание на их открытиях и новациях. Учебный материал изложен в семи разделах и 23 темах, история человечества в археологические периоды раскрывается в виде двух этапов: древность и начало периода цивилизационного развития. В курсе впервые изложена история начала цивилизационного развития в восточной Евразии в энеолите и бронзовом периоде, известные в восточной Евразии «царские» курганы рассматриваются как памятники древнейшей евразийской цивилизации 1 тысячелетия до н. э. Вместе с тем в курсе представлена информация о древнем искусстве, технологических, этнических, социальных процессах в прошлом, раскрывается связь археологического прошлого с современностью, рассматривается методика исследования разных видов археологических памятников.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15624-9</t>
   </si>
   <si>
     <t>63.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>29.06.2018</t>
   </si>
   <si>
     <t>ИСТОРИЯ ДРЕВНЕГО МИРА. СКИФО-СИБИРСКИЙ МИР - ЕВРАЗИЙСКАЯ ЦИВИЛИЗАЦИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Всемирная история</t>
   </si>
   <si>
     <t>Настоящее издание посвящено значительному периоду истории Евразии - скифо-сибирскому миру, который существовал на территории степного пояса, охвативший юг России, Украины, Монголию, Казахстан, Киргизию и Таджикистан в I тыс. до н. э. Народы скифо-сибирского мира создали неповторимые материальные и духовные ценности и внесли значительный вклад в всемирную историю и культуру. Цель учебника — показать яркие, широко известные археологические материалы и источники исторического развития на огромном пространстве степного евразийского пояса и горных долин восточной части Евразии.</t>
   </si>