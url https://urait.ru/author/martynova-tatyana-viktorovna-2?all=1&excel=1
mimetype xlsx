--- v1 (2026-02-12)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>12.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>22.01.2019</t>
   </si>
   <si>
     <t>ХИМИЯ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Мартынова Т. В., Артамонова И. В., Годунов Е. Б. ; Под общ. ред. Мартыновой Т.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>В курсе представлен материал, полностью отвечающий программе курса общей химии для технических вузов. В курсе в логичной последовательности рассматриваются строение атомов и молекул; классификация, номенклатура и свойства неорганических соединений; основные закономерности протекания химических реакций; окислительно-восстановительные реакции и электрохимические процессы; строение и свойства кристаллической решетки и многое другое. Для студентов высших учебных заведений, обучающихся по инженерно-техническим и естественнонаучным направлениям и специальностям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-09668-2</t>
   </si>
   <si>
     <t>24я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>25.01.2019</t>
   </si>
   <si>
     <t>ХИМИЯ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>