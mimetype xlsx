--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>03.04.2026</t>
+    <t>25.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>22.01.2019</t>
   </si>
   <si>
     <t>ХИМИЯ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Мартынова Т. В., Артамонова И. В., Годунов Е. Б. ; Под общ. ред. Мартыновой Т.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Общая химия</t>
   </si>
   <si>
-    <t>В курсе представлен материал, полностью отвечающий программе курса общей химии для технических вузов. В курсе в логичной последовательности рассматриваются строение атомов и молекул; классификация, номенклатура и свойства неорганических соединений; основные закономерности протекания химических реакций; окислительно-восстановительные реакции и электрохимические процессы; строение и свойства кристаллической решетки и многое другое. Для студентов высших учебных заведений, обучающихся по инженерно-техническим и естественнонаучным направлениям и специальностям.</t>
+    <t>В книге в логичной последовательности рассматриваются строение атомов и молекул; классификация, номенклатура и свойства неорганических соединений; основные закономерности протекания химических реакций; окислительно-восстановительные реакции и электрохимические процессы; строение и свойства кристаллической решетки и многое другое. Теоретическая часть сопровождается контрольными вопросами, примерами решения типовых задач, заданиями и тестами, что способствует выработке навыков самостоятельной работы. Учебник содержит лабораторный практикум, который дает возможность не только лучше усвоить основные законы и понятия химии, но и проверить некоторые и них. В качестве приложений к книге даются необходимые справочные материалы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-09668-2</t>
   </si>
   <si>
     <t>24я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>25.01.2019</t>
   </si>
   <si>
     <t>ХИМИЯ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе в логичной последовательности рассматриваются строение атомов и молекул; классификация, номенклатура и свойства неорганических соединений; основные закономерности протекания химических реакций; окислительно-восстановительные реакции и электрохимические процессы; строение и свойства кристаллической решетки и многое другое.</t>
+    <t>В настоящем издании представлен материал, полностью отвечающий программе курса общей химии для технических вузов. В книге в логичной последовательности рассматриваются строение атомов и молекул; классификация, номенклатура и свойства неорганических соединений; основные закономерности протекания химических реакций; окислительно-восстановительные реакции и электрохимические процессы; строение и свойства кристаллической решетки и многое другое. Теоретическая часть сопровождается контрольными вопросами, примерами решения типовых задач, заданиями и тестами, что способствует выработке навыков самостоятельной работы. Учебник содержит лабораторный практикум, который является неотъемлемой частью учебного комплекса по химии. Практикум дает возможность не только лучше усвоить основные законы и понятия химии, но и проверить некоторые и них. В качестве приложений к книге даются необходимые справочные материалы.</t>
   </si>
   <si>
     <t>978-5-534-11018-0</t>
   </si>
   <si>
     <t>24я723</t>
   </si>
   <si>
     <t>23.04.2022</t>
   </si>
   <si>
     <t>ХИМИЯ. УГЛУБЛЕННЫЙ УРОВЕНЬ. 10—11 КЛАССЫ 2-е изд., испр. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>В учебнике в логичной последовательности рассматриваются строение атомов и молекул; классификация, номенклатура и свойства неорганических соединений; основные закономерности протекания химических реакций; окислительно-восстановительные реакции и электрохимические процессы; строение и свойства кристаллической решетки и многое другое. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-16227-1</t>
   </si>