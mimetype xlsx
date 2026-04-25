--- v2 (2026-03-05)
+++ v3 (2026-04-25)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
-[...1 lines deleted...]
-    <t>05.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+  <si>
+    <t>25.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,135 +109,138 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>25.05.2023</t>
-[...2 lines deleted...]
-    <t>ДОКУМЕНТАЦИОННОЕ ОБЕСПЕЧЕНИЕ УПРАВЛЕНИЯ ПЕРСОНАЛОМ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
+    <t>11.03.2026</t>
+  </si>
+  <si>
+    <t>ДОКУМЕНТАЦИОННОЕ ОБЕСПЕЧЕНИЕ УПРАВЛЕНИЯ ПЕРСОНАЛОМ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Абуладзе Д. Г., Выпряжкина И. Б., Маслова В. М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Документоведение и делопроизводство</t>
   </si>
   <si>
-    <t>В курсе рассматриваются актуальные вопросы документационного обеспечения управления персоналом (кадрового делопроизводства). Раскрываются важнейшие законодательные и нормативные правовые акты, регулирующие сферу трудовых отношений, на основе которых формируются локальные нормативные кадровые документы в организации. Особое внимание в курсе уделено порядку документационного оборота кадровой службы и правилам составления и оформления обязательных и рекомендуемых документов. Для лучшего усвоения материала каждая тема завершается выводами и практическими заданиями. В приложениях к курсу представлены типовые формы основных документов кадрового делопроизводства. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс ориентирован на студентов образовательных организаций высшего образования, обучающихся по экономическим направлениям и специальностям, аспирантов, слушателей программ профессиональной переподготовки и повышения квалификации, а также для практических работников в области управления персоналом.</t>
+    <t>Курс последовательно раскрывает полный жизненный цикл кадровых документов: от изучения нормативно-правовой базы и классификации документации до правил их составления, оформления и систематизации. Особое внимание уделяется определению состава обязательных кадровых документов, актуальным требованиям к созданию корпоративных стандартов и организации текущего хранения. Практическая значимость курса подкреплена изучением вопросов движения документов, графика документооборота, кадровой статистики и применения разных технологий в работе. Завершающие модули посвящены ключевым аспектам профессиональной деятельности: подготовке дел к архивному хранению, процедуре сдачи в архив и проведению аудита кадровых документов для минимизации рисков при проверках. В ходе обучения студентам предлагаются интерактивные тесты и практические задания, моделирующие реальные производственные ситуации, что позволяет сформировать востребованные компетенции для успешной работы в кадровой службе любой организации.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-16669-9</t>
+    <t>978-5-534-21968-5</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
-    <t>ДОКУМЕНТАЦИОННОЕ ОБЕСПЕЧЕНИЕ УПРАВЛЕНИЯ ПЕРСОНАЛОМ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>23.04.2026</t>
+  </si>
+  <si>
+    <t>ДОКУМЕНТАЦИОННОЕ ОБЕСПЕЧЕНИЕ УПРАВЛЕНИЯ ПЕРСОНАЛОМ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе рассматриваются актуальные вопросы документационного обеспечения управления персоналом (кадрового делопроизводства). Раскрываются важнейшие законодательные и нормативные правовые акты, регулирующие сферу трудовых отношений, на основе которых формируются локальные нормативные кадровые документы в организации. Особое внимание в курсе уделено порядку документационного оборота кадровой службы и правилам составления и оформления обязательных и рекомендуемых документов. Для лучшего усвоения материала каждая тема завершается выводами и практическими заданиями. В приложениях к курсу представлены типовые формы основных документов кадрового делопроизводства. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям, а также для практических работников в области управления персоналом.</t>
-[...2 lines deleted...]
-    <t>978-5-534-16657-6</t>
+    <t>В курсе рассматриваются актуальные вопросы документационного обеспечения управления персоналом (кадрового делопроизводства). Раскрываются важнейшие законодательные и нормативные правовые акты, регулирующие сферу трудовых отношений, на основе которых формируются локальные нормативные кадровые документы в организации. Особое внимание в курсе уделено порядку документационного оборота кадровой службы и правилам составления и оформления обязательных и рекомендуемых документов. Для лучшего усвоения материала каждая тема завершается выводами и практическими заданиями. В приложениях к курсу представлены типовые формы основных документов кадрового делопроизводства.</t>
+  </si>
+  <si>
+    <t>978-5-534-21969-2</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
-    <t>06.02.2023</t>
-[...2 lines deleted...]
-    <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>24.02.2026</t>
+  </si>
+  <si>
+    <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ 6-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Маслова В. М.</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены вопросы не только по системе управления персоналом, процессу подбора и введения в должность работников, но и по формированию и продвижению корпоративной культуры в организации, методам оценки результативности персонала организации, оценке результатов работы по управлению персоналом. Для наглядности в приложении приведены образцы документов, а для проверки и контроля знаний после каждой главы контрольные вопросы и тесты.</t>
-[...10 lines deleted...]
-  <si>
     <t>Данный курс направлен на формирование у студентов целостного представления о системе управления человеческими ресурсами как ключевом факторе эффективности современной организации. Обучающиеся изучат эволюцию подходов к управлению персоналом, механизмы правового регулирования трудовых отношений, методы стратегического планирования кадрового состава и современные технологии подбора, адаптации и мотивации сотрудников. Особое внимание уделяется вопросам оценки результативности и цифровизации кадрового делопроизводства. Актуальность курса обусловлена переходом компаний к человекоцентричному подходу, где инвестиции в развитие персонала становятся основой конкурентоспособности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим и социально-экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-21977-7</t>
+  </si>
+  <si>
+    <t>02.04.2026</t>
+  </si>
+  <si>
+    <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ 6-е изд., пер. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Данный курс направлен на формирование у студентов целостного представления о системе управления человеческими ресурсами как ключевом факторе эффективности современной организации. Обучающиеся изучат эволюцию подходов к управлению персоналом, механизмы правового регулирования трудовых отношений, методы стратегического планирования кадрового состава и современные технологии подбора, адаптации и мотивации сотрудников. Особое внимание уделяется вопросам оценки результативности и цифровизации кадрового делопроизводства. Актуальность курса обусловлена переходом компаний к человекоцентричному подходу, где инвестиции в развитие персонала становятся основой конкурентоспособности. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов учебных заведений, обучающихся по экономическим и социально-экономическим направлениям.</t>
+  </si>
+  <si>
+    <t>978-5-9916-2666-8</t>
   </si>
   <si>
     <t>21.06.2024</t>
   </si>
   <si>
     <t>ЭКОНОМИКА И СОЦИОЛОГИЯ ТРУДА: ТЕОРИЯ И ПРАКТИКА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Масловой В.М., Полевой М.В.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
   <si>
     <t>В курсе изложены теоретические и практические аспекты экономики и социологии труда. Рассмотрены вопросы регулирования рынка труда в России, организации и планирования трудовых процессов, регулирования социально-трудовых отношений работников, условия труда и трудосбережения, анализа и планирования производительности труда, организации оплаты труда работников, а также организации прикладных социологических исследований в социально-трудовой сфере. Курс иллюстрирован статистическими данными, рисунками, схемами, представлен подробный список литературы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и практических работников в области менеджмента и экономики труда.</t>
   </si>
   <si>
     <t>978-5-534-19523-1</t>
   </si>
   <si>
     <t>(65.24+60.56)я73</t>
   </si>
@@ -621,51 +624,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dokumentacionnoe-obespechenie-upravleniya-personalom-583625" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dokumentacionnoe-obespechenie-upravleniya-personalom-584734" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-583730" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-590785" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-i-sociologiya-truda-teoriya-i-praktika-582840" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dokumentacionnoe-obespechenie-upravleniya-personalom-590738" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dokumentacionnoe-obespechenie-upravleniya-personalom-590739" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-590785" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-600161" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-i-sociologiya-truda-teoriya-i-praktika-582840" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -846,389 +849,389 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>583625</v>
+        <v>590738</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>374</v>
+        <v>256</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1959.0</v>
+        <v>1419.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2149.0</v>
+        <v>1559.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.573</v>
+        <v>0.43</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>584734</v>
+        <v>590739</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>374</v>
+        <v>202</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1959.0</v>
+        <v>1169.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2149.0</v>
+        <v>1289.0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.573</v>
+        <v>0.365</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>583730</v>
+        <v>590785</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>451</v>
+        <v>407</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2319.0</v>
+        <v>2119.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2549.0</v>
+        <v>2329.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.666</v>
+        <v>0.613</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>590785</v>
+        <v>600161</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>398</v>
+        <v>264</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2079.0</v>
+        <v>1459.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2289.0</v>
+        <v>1599.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.602</v>
+        <v>0.44</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>582840</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>473</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2419.0</v>
       </c>
       <c r="M9" s="9">
         <v>2659.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.693</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>