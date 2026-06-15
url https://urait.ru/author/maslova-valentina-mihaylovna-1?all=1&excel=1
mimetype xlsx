--- v3 (2026-04-25)
+++ v4 (2026-06-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>25.04.2026</t>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,105 +160,105 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21968-5</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>23.04.2026</t>
   </si>
   <si>
     <t>ДОКУМЕНТАЦИОННОЕ ОБЕСПЕЧЕНИЕ УПРАВЛЕНИЯ ПЕРСОНАЛОМ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе рассматриваются актуальные вопросы документационного обеспечения управления персоналом (кадрового делопроизводства). Раскрываются важнейшие законодательные и нормативные правовые акты, регулирующие сферу трудовых отношений, на основе которых формируются локальные нормативные кадровые документы в организации. Особое внимание в курсе уделено порядку документационного оборота кадровой службы и правилам составления и оформления обязательных и рекомендуемых документов. Для лучшего усвоения материала каждая тема завершается выводами и практическими заданиями. В приложениях к курсу представлены типовые формы основных документов кадрового делопроизводства.</t>
+    <t>В курсе рассматриваются актуальные вопросы документационного обеспечения управления персоналом (кадрового делопроизводства). Раскрываются важнейшие законодательные и нормативные правовые акты, регулирующие сферу трудовых отношений, на основе которых формируются локальные нормативные кадровые документы в организации. Особое внимание в курсе уделено порядку документационного оборота кадровой службы и правилам составления и оформления обязательных и рекомендуемых документов. Для лучшего усвоения материала темы завершаются выводами и практическими заданиями. В приложениях к курсу представлены типовые формы основных документов кадрового делопроизводства.</t>
   </si>
   <si>
     <t>978-5-534-21969-2</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
     <t>24.02.2026</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ 6-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Маслова В. М.</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
     <t>Данный курс направлен на формирование у студентов целостного представления о системе управления человеческими ресурсами как ключевом факторе эффективности современной организации. Обучающиеся изучат эволюцию подходов к управлению персоналом, механизмы правового регулирования трудовых отношений, методы стратегического планирования кадрового состава и современные технологии подбора, адаптации и мотивации сотрудников. Особое внимание уделяется вопросам оценки результативности и цифровизации кадрового делопроизводства. Актуальность курса обусловлена переходом компаний к человекоцентричному подходу, где инвестиции в развитие персонала становятся основой конкурентоспособности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим и социально-экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-21977-7</t>
   </si>
   <si>
     <t>02.04.2026</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ 6-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Данный курс направлен на формирование у студентов целостного представления о системе управления человеческими ресурсами как ключевом факторе эффективности современной организации. Обучающиеся изучат эволюцию подходов к управлению персоналом, механизмы правового регулирования трудовых отношений, методы стратегического планирования кадрового состава и современные технологии подбора, адаптации и мотивации сотрудников. Особое внимание уделяется вопросам оценки результативности и цифровизации кадрового делопроизводства. Актуальность курса обусловлена переходом компаний к человекоцентричному подходу, где инвестиции в развитие персонала становятся основой конкурентоспособности. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов учебных заведений, обучающихся по экономическим и социально-экономическим направлениям.</t>
+    <t>Данный курс направлен на формирование у студентов целостного представления о системе управления человеческими ресурсами как ключевом факторе эффективности современной организации. Обучающиеся изучат эволюцию подходов к управлению персоналом, механизмы правового регулирования трудовых отношений, методы стратегического планирования кадрового состава и современные технологии подбора, адаптации и мотивации сотрудников. Особое внимание уделяется вопросам оценки результативности и цифровизации кадрового делопроизводства. Актуальность курса обусловлена переходом компаний к человекоцентричному подходу, где инвестиции в развитие персонала становятся основой конкурентоспособности.</t>
   </si>
   <si>
     <t>978-5-9916-2666-8</t>
   </si>
   <si>
     <t>21.06.2024</t>
   </si>
   <si>
     <t>ЭКОНОМИКА И СОЦИОЛОГИЯ ТРУДА: ТЕОРИЯ И ПРАКТИКА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Масловой В.М., Полевой М.В.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
   <si>
-    <t>В курсе изложены теоретические и практические аспекты экономики и социологии труда. Рассмотрены вопросы регулирования рынка труда в России, организации и планирования трудовых процессов, регулирования социально-трудовых отношений работников, условия труда и трудосбережения, анализа и планирования производительности труда, организации оплаты труда работников, а также организации прикладных социологических исследований в социально-трудовой сфере. Курс иллюстрирован статистическими данными, рисунками, схемами, представлен подробный список литературы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и практических работников в области менеджмента и экономики труда.</t>
+    <t>В курсе изложены теоретические и практические аспекты экономики и социологии труда. Рассмотрены вопросы регулирования рынка труда в России, организации и планирования трудовых процессов, регулирования социально-трудовых отношений работников, условия труда и трудосбережения, анализа и планирования производительности труда, организации оплаты труда работников, а также организации прикладных социологических исследований в социально-трудовой сфере. Курс иллюстрирован статистическими данными, рисунками, схемами, представлен подробный список литературы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и практических работников в области менеджмента и экономики труда. Для бакалавров, магистров и практических работников в области менеджмента и экономики труда.</t>
   </si>
   <si>
     <t>978-5-534-19523-1</t>
   </si>
   <si>
     <t>(65.24+60.56)я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>