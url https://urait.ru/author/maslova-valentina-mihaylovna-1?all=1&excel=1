--- v4 (2026-06-15)
+++ v5 (2026-08-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>15.06.2026</t>
+    <t>04.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,69 +172,69 @@
   <si>
     <t>23.04.2026</t>
   </si>
   <si>
     <t>ДОКУМЕНТАЦИОННОЕ ОБЕСПЕЧЕНИЕ УПРАВЛЕНИЯ ПЕРСОНАЛОМ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе рассматриваются актуальные вопросы документационного обеспечения управления персоналом (кадрового делопроизводства). Раскрываются важнейшие законодательные и нормативные правовые акты, регулирующие сферу трудовых отношений, на основе которых формируются локальные нормативные кадровые документы в организации. Особое внимание в курсе уделено порядку документационного оборота кадровой службы и правилам составления и оформления обязательных и рекомендуемых документов. Для лучшего усвоения материала темы завершаются выводами и практическими заданиями. В приложениях к курсу представлены типовые формы основных документов кадрового делопроизводства.</t>
   </si>
   <si>
     <t>978-5-534-21969-2</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
     <t>24.02.2026</t>
   </si>
   <si>
-    <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ 6-е изд., пер. и доп. Учебник и практикум для вузов</t>
+    <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Маслова В. М.</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
     <t>Данный курс направлен на формирование у студентов целостного представления о системе управления человеческими ресурсами как ключевом факторе эффективности современной организации. Обучающиеся изучат эволюцию подходов к управлению персоналом, механизмы правового регулирования трудовых отношений, методы стратегического планирования кадрового состава и современные технологии подбора, адаптации и мотивации сотрудников. Особое внимание уделяется вопросам оценки результативности и цифровизации кадрового делопроизводства. Актуальность курса обусловлена переходом компаний к человекоцентричному подходу, где инвестиции в развитие персонала становятся основой конкурентоспособности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим и социально-экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-21977-7</t>
   </si>
   <si>
     <t>02.04.2026</t>
   </si>
   <si>
-    <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ 6-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ 6-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Данный курс направлен на формирование у студентов целостного представления о системе управления человеческими ресурсами как ключевом факторе эффективности современной организации. Обучающиеся изучат эволюцию подходов к управлению персоналом, механизмы правового регулирования трудовых отношений, методы стратегического планирования кадрового состава и современные технологии подбора, адаптации и мотивации сотрудников. Особое внимание уделяется вопросам оценки результативности и цифровизации кадрового делопроизводства. Актуальность курса обусловлена переходом компаний к человекоцентричному подходу, где инвестиции в развитие персонала становятся основой конкурентоспособности.</t>
   </si>
   <si>
     <t>978-5-9916-2666-8</t>
   </si>
   <si>
     <t>21.06.2024</t>
   </si>
   <si>
     <t>ЭКОНОМИКА И СОЦИОЛОГИЯ ТРУДА: ТЕОРИЯ И ПРАКТИКА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Масловой В.М., Полевой М.В.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
   <si>
     <t>В курсе изложены теоретические и практические аспекты экономики и социологии труда. Рассмотрены вопросы регулирования рынка труда в России, организации и планирования трудовых процессов, регулирования социально-трудовых отношений работников, условия труда и трудосбережения, анализа и планирования производительности труда, организации оплаты труда работников, а также организации прикладных социологических исследований в социально-трудовой сфере. Курс иллюстрирован статистическими данными, рисунками, схемами, представлен подробный список литературы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и практических работников в области менеджмента и экономики труда. Для бакалавров, магистров и практических работников в области менеджмента и экономики труда.</t>
   </si>